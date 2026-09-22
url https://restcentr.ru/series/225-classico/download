--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -854,51 +854,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 13:24</t>
+          <t>Прайс актуален на 22.09.2026 14:57</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1014,51 +1014,51 @@
           <t>81260022</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>106219</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 400 мл хр. стекло Burgundy Classico d 8,2 см h22,5 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>567</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81260025</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>106220A</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 540 мл хр. стекло Classico d 9 см h24 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -1150,51 +1150,51 @@
           <t>81260024</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>106223</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло Classico d 7 см h24,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>549</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>147</v>
+        <v>104</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81261081</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>106225</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 95 мл хр. стекло Classico d 5,8 см h17,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -1218,40 +1218,40 @@
           <t>81261079</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>109398</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 272 мл Мартини хр. стекло Classico d 11,6 см h17,8 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1086</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="J14" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>