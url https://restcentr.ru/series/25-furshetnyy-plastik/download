--- v0 (2026-06-17)
+++ v1 (2026-10-25)
@@ -213,50 +213,89 @@
                                 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/>
                                 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/>
                                 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/>
                                 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/>
                                 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/>
                                 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/>
                                 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/>
                                 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/>
                                 <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/>
                                 <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/>
                                 <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/>
                                 <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/>
                                 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/>
                                 <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/>
                                 <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/>
                                 <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/>
                                 <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/>
                                 <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/>
                                 <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/>
                                 <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/>
                                 <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/>
                                 <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/>
                                 <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/>
                                 <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/>
                                 <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/>
+                                <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/>
+                                <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/>
+                                <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/>
+                                <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/>
+                                <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/>
+                                <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/>
+                                <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/>
+                                <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/>
+                                <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/>
+                                <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/>
+                                <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/>
+                                <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpg"/>
+                                <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/>
+                                <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/>
+                                <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpg"/>
+                                <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/>
+                                <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/>
+                                <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpg"/>
+                                <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/>
+                                <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/>
+                                <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/>
+                                <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpg"/>
+                                <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/>
+                                <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpg"/>
+                                <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpg"/>
+                                <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpg"/>
+                                <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpg"/>
+                                <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpg"/>
+                                <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpg"/>
+                                <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpg"/>
+                                <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpg"/>
+                                <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpg"/>
+                                <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpg"/>
+                                <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpg"/>
+                                <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpg"/>
+                                <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpg"/>
+                                <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.jpg"/>
+                                <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpg"/>
+                                <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1269,50 +1308,1298 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="Image34"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Image35"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Image36"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Image37"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Image38"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Image39"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Image40"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Image41"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Image42"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Image43"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Image44"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Image45"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Image46"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Image47"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Image48"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Image49"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Image50"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Image51"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Image52"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Image53"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Image54"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Image55"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Image56"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Image57"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Image58"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Image59"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Image60"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Image61"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Image62"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Image63"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Image64"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Image65"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Image66"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Image67"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Image68"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Image69"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Image70"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Image71"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Image72"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Image73"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1586,78 +2873,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J37"/>
+  <dimension ref="A2:J76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 12:23</t>
+          <t>Прайс актуален на 25.10.2026 14:04</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1680,1119 +2967,2445 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81211078</t>
+          <t>81210750</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>OA22 (1кор=48уп)</t>
+          <t>213.64</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Вилка фуршетная пластик, черная, 9,6 см, 50 шт/уп, P.L. Proff Cuisine</t>
+          <t>Банка с крышкой 110 мл, d 6,1 см, h 6 см, PS, 25 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>135</v>
+        <v>2917</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>1896</v>
       </c>
       <c r="I6" s="10">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81211084</t>
+          <t>81210751</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>GA314 (1кор=120уп)</t>
+          <t>213.65</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Вилочка фуршетная, пластик, 8 см, 50 шт/уп, P.L. Proff Cuisine</t>
+          <t>Банка с крышкой 220 мл, d 7,4 см, h 7,3 см, PS, 20 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>135</v>
+        <v>3249</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>2111</v>
       </c>
       <c r="I7" s="10">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81211077</t>
+          <t>81210715</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>OA26 (1кор=48уп)</t>
+          <t>210.91</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Ложка фуршетная пластик, черная, 9,6 см, 50 шт/уп, P.L. Proff Cuisine</t>
+          <t>Банка с крышкой прозрачная 140 мл, d 6 см, h 6 см, РР, 10 шт</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>135</v>
+        <v>713</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81211082</t>
+          <t>81211128</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>GA308 (1кор=48уп)</t>
+          <t>209.59  Garcia D.</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Мартинка фуршетная пластик 60 мл, 6,4*9,3 см, 6 шт/уп, P.L. Proff Cuisine</t>
+          <t>Блюдо фуршетное сервировочное на 6-8 порций одноразовое, 68*39*13 см, вспененный полисти</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>171</v>
+        <v>690</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>448</v>
       </c>
       <c r="I9" s="10">
-        <v>1449</v>
+        <v>6</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81210824</t>
+          <t>81210675</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>170.22</t>
+          <t>209.57</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Фуршетная ложка "Сайгон" 13*4 см, 50 шт, бамбук, Garcia de PouИспания</t>
+          <t>Блюдо фуршетное сервировочное одноразовое 42,9*24,6*9 см, вспененный полистирол, 1 шт</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>1402</v>
+        <v>14408</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81210975</t>
+          <t>81210673</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>170.83  Garcia D.</t>
+          <t>209.55</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Фуршетная мини-кастрюлька с крышкой, 350 мл, 15,6*10*7,3 см, 6 шт, СВЧ, PP</t>
+          <t>Блюдо фуршетное сервировочное одноразовое 49*35 см, на 4-5 порций, вспененный полистирол</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>740</v>
+        <v>6175</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81210822</t>
+          <t>81210676</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>181.11</t>
+          <t>209.58</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Фуршетная мини-чашка d 4,4*4,5 см, 50 шт, деревянный шпон, Garcia de PouИспания</t>
+          <t>Блюдо фуршетное сервировочное одноразовое 55*31,5*10 см, вспененный полистирол, 1 шт</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1046</v>
+        <v>13721</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81210823</t>
+          <t>81210674</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>181.23</t>
+          <t>209.56</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Фуршетная мини-чашка d 6*6 см, 50 шт, деревянный шпон, Garcia de PouИспания</t>
+          <t>Блюдо фуршетное сервировочное одноразовое 70*40 см, на 6-8 порций, вспененный полистирол</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1158</v>
+        <v>10586</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81211075</t>
+          <t>81210672</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>GA341 (1кор=48уп)</t>
+          <t>209.53  Garcia D.</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик "Вилка на подставке" 7,1*2,9*2,5 см, 24 шт/уп, P.L. Proff Cuisine</t>
+          <t>Блюдо фуршетное сервировочное одноразовое d 35 см, на 4-5 порций, вспененный полистирол,</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>135</v>
+        <v>274</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>178</v>
       </c>
       <c r="I14" s="10">
-        <v>1030</v>
+        <v>9</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81200531</t>
+          <t>81211078</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>GA322(1кор=24упак)</t>
+          <t>OA22 (1кор=48уп)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик "Ложка" 10*5 см, 24 шт/уп, P.L. Proff Cuisine</t>
+          <t>Вилка фуршетная пластик, черная, 9,6 см, 50 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>192</v>
+        <v>135</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81200530</t>
+          <t>81210717</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>GA250(1кор=24упак)</t>
+          <t>210.98</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик 100 мл, 7*7*7 см, 24 шт/уп, P.L. Proff Cuisine</t>
+          <t>Вилочка фуршетная на подставке 2,2*3*7(h) см, PS, 24 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>592</v>
+        <v>237</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>154</v>
       </c>
       <c r="I16" s="10">
-        <v>289</v>
+        <v>4</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81211085</t>
+          <t>81211084</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>GA334/ZGA334 (1кор=24уп)</t>
+          <t>GA314 (1кор=120уп)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик 120 мл, 7,4*5,4 см, 12 шт/уп, P.L. Proff Cuisine</t>
+          <t>Вилочка фуршетная, пластик, 8 см, 50 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>171</v>
+        <v>135</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81211070</t>
+          <t>99000111</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>GA377/ZGA377(1кор=24уп)</t>
+          <t>ZR 156  кор360/60шт уп</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик 130 мл, 6,4*6,4*8,4 см, 12 шт/уп, P.L. Proff Cuisine</t>
+          <t>Клипса для тарелки фуршетная, P.L. - BarWare</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>364</v>
+        <v>75</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>221</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81211074</t>
+          <t>81210535</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>GA329(1кор=24уп)</t>
+          <t>191.97</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик 150 мл, 7,5*7.5*4 см, 24 шт/уп, P.L. Proff Cuisine</t>
+          <t>Консервная банка золотого цвета, 11,2*7*3 см, алюминий, 30 шт</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>402</v>
+        <v>2272</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81211069</t>
+          <t>81211077</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>Ga194(1Кор.-8уп.)</t>
+          <t>OA26 (1кор=48уп)</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик 160 мл, 7,6*7,6*7,1 см, 25 шт/уп, P.L. Proff Cuisine</t>
+          <t>Ложка фуршетная пластик, черная, 9,6 см, 50 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>598</v>
+        <v>135</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81211071</t>
+          <t>81211082</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>GA373/ZGA373(1кор=24уп)</t>
+          <t>GA308 (1кор=48уп)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик 170 мл, 8.2*8.2*7.7 см, 12 шт/уп, P.L. Proff Cuisine</t>
+          <t>Мартинка фуршетная пластик 60 мл, 6,4*9,3 см, 6 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>452</v>
+        <v>171</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>111</v>
       </c>
       <c r="I21" s="10">
-        <v>1651</v>
+        <v>1273</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81200527</t>
+          <t>81210824</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>GA80(1кор=20упак)</t>
+          <t>170.22</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик 5*5*4,5 см, 60 мл, 50 шт/уп, P.L. Proff Cuisine</t>
+          <t>Фуршетная ложка "Сайгон" 13*4 см, 50 шт, бамбук, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>628</v>
+        <v>1402</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>911</v>
       </c>
       <c r="I22" s="10">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81200529</t>
+          <t>81210125</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>GA249(1кор=24упак)</t>
+          <t>130.20</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик 5*5*6 см, 60 мл, 24 шт/уп, P.L. Proff Cuisine</t>
+          <t>Фуршетная ложка 10,5 см, PS, 200 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>508</v>
+        <v>748</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>486</v>
       </c>
       <c r="I23" s="10">
-        <v>368</v>
+        <v>232</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81200524</t>
+          <t>81210303</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>OA67(1кор=20упак)</t>
+          <t>157.33</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик 60 мл,  9*6*4,5 см, 12 шт/уп, P.L. Proff Cuisine</t>
+          <t>Фуршетная ложка серебряная 10 см, PS, 200 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>399</v>
+        <v>992</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>644</v>
       </c>
       <c r="I24" s="10">
-        <v>592</v>
+        <v>90</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81200523</t>
+          <t>81210975</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>OA16 (1кор=20упак)</t>
+          <t>170.83  Garcia D.</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик 60 мл, 7,5*7,5*2,4 см, 25 шт/уп, P.L. Proff Cuisine</t>
+          <t>Фуршетная мини-кастрюлька с крышкой, 350 мл, 15,6*10*7,3 см, 6 шт, СВЧ, PP</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>498</v>
+        <v>740</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>481</v>
       </c>
       <c r="I25" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81211072</t>
+          <t>81210822</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>GA316(1кор=24уп)</t>
+          <t>181.11</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик 65 мл, d 6,5 см, 12 шт/уп, P.L. Proff Cuisine</t>
+          <t>Фуршетная мини-чашка d 4,4*4,5 см, 50 шт, деревянный шпон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>278</v>
+        <v>1046</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>679</v>
       </c>
       <c r="I26" s="10">
-        <v>569</v>
+        <v>66</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81211083</t>
+          <t>81210823</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>GA305 (1кор=48уп)</t>
+          <t>181.23</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик 75 мл, 5,7*4,1 см, 6 шт/уп, P.L. Proff Cuisine</t>
+          <t>Фуршетная мини-чашка d 6*6 см, 50 шт, деревянный шпон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>242</v>
+        <v>1158</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>752</v>
       </c>
       <c r="I27" s="10">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81200525</t>
+          <t>81210634</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>GA73(1кор=30упак)</t>
+          <t>205.77</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик 75 мл, d 4,5 см, h 8,4 см, 20 шт/уп, P.L. Proff Cuisine</t>
+          <t>Фуршетная посуда, 10*5 см, бамбук, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>430</v>
+        <v>6084</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>3954</v>
       </c>
       <c r="I28" s="10">
-        <v>1627</v>
+        <v>7</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81200526</t>
+          <t>81210633</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>GA82(1кор=50упак)</t>
+          <t>205.73</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик 85 мл, 4,7*4,7*7 см, 12 шт/уп, P.L. Proff Cuisine</t>
+          <t>Фуршетная посуда, 5 см, бамбук, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>287</v>
+        <v>5477</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>3560</v>
       </c>
       <c r="I29" s="10">
-        <v>5091</v>
+        <v>9</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81211073</t>
+          <t>81210453</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>GA347/ZGA347(1кор=24уп)</t>
+          <t>180.57</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик 85 мл, 7,8*5 см, 12 шт/уп, P.L. Proff Cuisine</t>
+          <t>Фуршетная посуда: контейнер 18*13*4(h) см, деревянный шпон, 50 шт</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>278</v>
+        <v>2837</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>1844</v>
       </c>
       <c r="I30" s="10">
-        <v>1533</v>
+        <v>22</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81200528</t>
+          <t>81210187</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>GA263(1кор=24упак)</t>
+          <t>145.77</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик d 6,8 см, h 7см, 12 шт/уп, P.L. Proff Cuisine</t>
+          <t>Фуршетная посуда: контейнер 7*2,5(h) см, деревянный шпон, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>274</v>
+        <v>1953</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81200532</t>
+          <t>81211075</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>GA324(1кор=48упак)</t>
+          <t>GA341 (1кор=48уп)</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик подложка круглая с держателем 7,5*2,5*2,5 см, 25 шт/уп, P.L. Proff Cui</t>
+          <t>Фуршетный пластик "Вилка на подставке" 7,1*2,9*2,5 см, 24 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>296</v>
+        <v>135</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>87</v>
       </c>
       <c r="I32" s="10">
-        <v>0</v>
+        <v>1023</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81202790</t>
+          <t>81202797</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>5005</t>
+          <t>5023</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик Форма Коническая Экстра d 50 мм, 150 мл, прозрачный, 10 шт/уп, P.L. Pr</t>
+          <t>Фуршетный пластик "Квадрат" 70*70 мм, 90 мл, прозрачный, 25 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>241</v>
+        <v>426</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
         <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81202794</t>
+          <t>81200531</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>5016</t>
+          <t>GA322(1кор=24упак)</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик Форма Смарт 85 мм, 25 мл, прозрачный, 50 шт/уп, P.L. Proff Cuisine</t>
+          <t>Фуршетный пластик "Ложка" 10*5 см, 24 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>498</v>
+        <v>192</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
         <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81202796</t>
+          <t>81202792</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>5028</t>
+          <t>5018 (12шт)</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик Форма Треугольник 67 мм. 1уп=25шт, 70 мл. прозрачная P.L.</t>
+          <t>Фуршетный пластик "Пагода средняя" 72*72 мм, 150 мл, прозрачный, 12 шт/уп, P.L. Proff Cu</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>390.5</v>
+        <v>365</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81211076</t>
+          <t>81202800</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>GA186 (1кор=24уп)</t>
+          <t>5006</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик, 7,7*7,4*6,3 см, 24 шт/уп, 100 мл, P.L. Proff Cuisine</t>
+          <t>Фуршетный пластик "Цилиндр" 53 мм, 60 мл, прозрачный, 14 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>354</v>
+        <v>182</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>680</v>
+        <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
+          <t>81210008</t>
+        </is>
+      </c>
+      <c r="D37" s="7" t="inlineStr">
+        <is>
+          <t>205.51</t>
+        </is>
+      </c>
+      <c r="E37" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 10*5,5 см, прозрачный, PS, 18 шт, Garcia de PouИспания</t>
+        </is>
+      </c>
+      <c r="F37" s="7" t="inlineStr">
+        <is>
+          <t>Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="G37" s="9">
+        <v>280</v>
+      </c>
+      <c r="H37" s="9">
+        <v>182</v>
+      </c>
+      <c r="I37" s="10">
+        <v>1229</v>
+      </c>
+      <c r="J37" s="4"/>
+    </row>
+    <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="4"/>
+      <c r="B38" s="5"/>
+      <c r="C38" s="6" t="inlineStr">
+        <is>
+          <t>81200530</t>
+        </is>
+      </c>
+      <c r="D38" s="7" t="inlineStr">
+        <is>
+          <t>GA250(1кор=24упак)</t>
+        </is>
+      </c>
+      <c r="E38" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 100 мл, 7*7*7 см, 24 шт/уп, P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F38" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G38" s="9">
+        <v>592</v>
+      </c>
+      <c r="H38" s="9">
+        <v/>
+      </c>
+      <c r="I38" s="10">
+        <v>0</v>
+      </c>
+      <c r="J38" s="4"/>
+    </row>
+    <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="4"/>
+      <c r="B39" s="5"/>
+      <c r="C39" s="6" t="inlineStr">
+        <is>
+          <t>81211085</t>
+        </is>
+      </c>
+      <c r="D39" s="7" t="inlineStr">
+        <is>
+          <t>GA334/ZGA334 (1кор=24уп)</t>
+        </is>
+      </c>
+      <c r="E39" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 120 мл, 7,4*5,4 см, 12 шт/уп, P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F39" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G39" s="9">
+        <v>171</v>
+      </c>
+      <c r="H39" s="9">
+        <v/>
+      </c>
+      <c r="I39" s="10">
+        <v>0</v>
+      </c>
+      <c r="J39" s="4"/>
+    </row>
+    <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="4"/>
+      <c r="B40" s="5"/>
+      <c r="C40" s="6" t="inlineStr">
+        <is>
+          <t>81210177</t>
+        </is>
+      </c>
+      <c r="D40" s="7" t="inlineStr">
+        <is>
+          <t>145.07</t>
+        </is>
+      </c>
+      <c r="E40" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 13*13*1,6 см, PS, 50 шт</t>
+        </is>
+      </c>
+      <c r="F40" s="7" t="inlineStr">
+        <is>
+          <t>Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="G40" s="9">
+        <v>2109</v>
+      </c>
+      <c r="H40" s="9">
+        <v/>
+      </c>
+      <c r="I40" s="10">
+        <v>0</v>
+      </c>
+      <c r="J40" s="4"/>
+    </row>
+    <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="4"/>
+      <c r="B41" s="5"/>
+      <c r="C41" s="6" t="inlineStr">
+        <is>
+          <t>81210401</t>
+        </is>
+      </c>
+      <c r="D41" s="7" t="inlineStr">
+        <is>
+          <t>170.59</t>
+        </is>
+      </c>
+      <c r="E41" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 13,1*4,6*1,8 см, PS, 12 шт</t>
+        </is>
+      </c>
+      <c r="F41" s="7" t="inlineStr">
+        <is>
+          <t>Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="G41" s="9">
+        <v>323</v>
+      </c>
+      <c r="H41" s="9">
+        <v/>
+      </c>
+      <c r="I41" s="10">
+        <v>0</v>
+      </c>
+      <c r="J41" s="4"/>
+    </row>
+    <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="4"/>
+      <c r="B42" s="5"/>
+      <c r="C42" s="6" t="inlineStr">
+        <is>
+          <t>81211070</t>
+        </is>
+      </c>
+      <c r="D42" s="7" t="inlineStr">
+        <is>
+          <t>GA377/ZGA377(1кор=24уп)</t>
+        </is>
+      </c>
+      <c r="E42" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 130 мл, 6,4*6,4*8,4 см, 12 шт/уп, P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F42" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G42" s="9">
+        <v>364</v>
+      </c>
+      <c r="H42" s="9">
+        <v/>
+      </c>
+      <c r="I42" s="10">
+        <v>0</v>
+      </c>
+      <c r="J42" s="4"/>
+    </row>
+    <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="4"/>
+      <c r="B43" s="5"/>
+      <c r="C43" s="6" t="inlineStr">
+        <is>
+          <t>81211074</t>
+        </is>
+      </c>
+      <c r="D43" s="7" t="inlineStr">
+        <is>
+          <t>GA329(1кор=24уп)</t>
+        </is>
+      </c>
+      <c r="E43" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 150 мл, 7,5*7.5*4 см, 24 шт/уп, P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F43" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G43" s="9">
+        <v>402</v>
+      </c>
+      <c r="H43" s="9">
+        <v/>
+      </c>
+      <c r="I43" s="10">
+        <v>0</v>
+      </c>
+      <c r="J43" s="4"/>
+    </row>
+    <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="4"/>
+      <c r="B44" s="5"/>
+      <c r="C44" s="6" t="inlineStr">
+        <is>
+          <t>81210292</t>
+        </is>
+      </c>
+      <c r="D44" s="7" t="inlineStr">
+        <is>
+          <t>156.96</t>
+        </is>
+      </c>
+      <c r="E44" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 150 мл, прозрачный, РЕТ, 5 шт</t>
+        </is>
+      </c>
+      <c r="F44" s="7" t="inlineStr">
+        <is>
+          <t>Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="G44" s="9">
+        <v>637</v>
+      </c>
+      <c r="H44" s="9">
+        <v/>
+      </c>
+      <c r="I44" s="10">
+        <v>0</v>
+      </c>
+      <c r="J44" s="4"/>
+    </row>
+    <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="4"/>
+      <c r="B45" s="5"/>
+      <c r="C45" s="6" t="inlineStr">
+        <is>
+          <t>81211069</t>
+        </is>
+      </c>
+      <c r="D45" s="7" t="inlineStr">
+        <is>
+          <t>Ga194(1Кор.-8уп.)</t>
+        </is>
+      </c>
+      <c r="E45" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 160 мл, 7,6*7,6*7,1 см, 25 шт/уп, P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F45" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G45" s="9">
+        <v>598</v>
+      </c>
+      <c r="H45" s="9">
+        <v/>
+      </c>
+      <c r="I45" s="10">
+        <v>0</v>
+      </c>
+      <c r="J45" s="4"/>
+    </row>
+    <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="4"/>
+      <c r="B46" s="5"/>
+      <c r="C46" s="6" t="inlineStr">
+        <is>
+          <t>81211071</t>
+        </is>
+      </c>
+      <c r="D46" s="7" t="inlineStr">
+        <is>
+          <t>GA373/ZGA373(1кор=24уп)</t>
+        </is>
+      </c>
+      <c r="E46" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 170 мл, 8.2*8.2*7.7 см, 12 шт/уп, P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F46" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G46" s="9">
+        <v>452</v>
+      </c>
+      <c r="H46" s="9">
+        <v/>
+      </c>
+      <c r="I46" s="10">
+        <v>1554</v>
+      </c>
+      <c r="J46" s="4"/>
+    </row>
+    <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="4"/>
+      <c r="B47" s="5"/>
+      <c r="C47" s="6" t="inlineStr">
+        <is>
+          <t>81200527</t>
+        </is>
+      </c>
+      <c r="D47" s="7" t="inlineStr">
+        <is>
+          <t>GA80(1кор=20упак)</t>
+        </is>
+      </c>
+      <c r="E47" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 5*5*4,5 см, 60 мл, 50 шт/уп, P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F47" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G47" s="9">
+        <v>628</v>
+      </c>
+      <c r="H47" s="9">
+        <v/>
+      </c>
+      <c r="I47" s="10">
+        <v>0</v>
+      </c>
+      <c r="J47" s="4"/>
+    </row>
+    <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="4"/>
+      <c r="B48" s="5"/>
+      <c r="C48" s="6" t="inlineStr">
+        <is>
+          <t>81200529</t>
+        </is>
+      </c>
+      <c r="D48" s="7" t="inlineStr">
+        <is>
+          <t>GA249(1кор=24упак)</t>
+        </is>
+      </c>
+      <c r="E48" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 5*5*6 см, 60 мл, 24 шт/уп, P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F48" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G48" s="9">
+        <v>508</v>
+      </c>
+      <c r="H48" s="9">
+        <v>330</v>
+      </c>
+      <c r="I48" s="10">
+        <v>284</v>
+      </c>
+      <c r="J48" s="4"/>
+    </row>
+    <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="4"/>
+      <c r="B49" s="5"/>
+      <c r="C49" s="6" t="inlineStr">
+        <is>
+          <t>81210307</t>
+        </is>
+      </c>
+      <c r="D49" s="7" t="inlineStr">
+        <is>
+          <t>158.59</t>
+        </is>
+      </c>
+      <c r="E49" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 52 мл, 7,6*6,5*2,4 см, PS, 50 шт, Garcia de PouИспания</t>
+        </is>
+      </c>
+      <c r="F49" s="7" t="inlineStr">
+        <is>
+          <t>Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="G49" s="9">
+        <v>947</v>
+      </c>
+      <c r="H49" s="9">
+        <v>615</v>
+      </c>
+      <c r="I49" s="10">
+        <v>19</v>
+      </c>
+      <c r="J49" s="4"/>
+    </row>
+    <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="4"/>
+      <c r="B50" s="5"/>
+      <c r="C50" s="6" t="inlineStr">
+        <is>
+          <t>81210405</t>
+        </is>
+      </c>
+      <c r="D50" s="7" t="inlineStr">
+        <is>
+          <t>170.72</t>
+        </is>
+      </c>
+      <c r="E50" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 6*6*7 см, PS, 24 шт</t>
+        </is>
+      </c>
+      <c r="F50" s="7" t="inlineStr">
+        <is>
+          <t>Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="G50" s="9">
+        <v>873</v>
+      </c>
+      <c r="H50" s="9">
+        <v/>
+      </c>
+      <c r="I50" s="10">
+        <v>0</v>
+      </c>
+      <c r="J50" s="4"/>
+    </row>
+    <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="4"/>
+      <c r="B51" s="5"/>
+      <c r="C51" s="6" t="inlineStr">
+        <is>
+          <t>81200524</t>
+        </is>
+      </c>
+      <c r="D51" s="7" t="inlineStr">
+        <is>
+          <t>OA67(1кор=20упак)</t>
+        </is>
+      </c>
+      <c r="E51" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 60 мл,  9*6*4,5 см, 12 шт/уп, P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F51" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G51" s="9">
+        <v>399</v>
+      </c>
+      <c r="H51" s="9">
+        <v>259</v>
+      </c>
+      <c r="I51" s="10">
+        <v>587</v>
+      </c>
+      <c r="J51" s="4"/>
+    </row>
+    <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="4"/>
+      <c r="B52" s="5"/>
+      <c r="C52" s="6" t="inlineStr">
+        <is>
+          <t>81210176</t>
+        </is>
+      </c>
+      <c r="D52" s="7" t="inlineStr">
+        <is>
+          <t>144.98</t>
+        </is>
+      </c>
+      <c r="E52" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 60 мл, 5,7*4 см, РЕТ, 200 шт</t>
+        </is>
+      </c>
+      <c r="F52" s="7" t="inlineStr">
+        <is>
+          <t>Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="G52" s="9">
+        <v>300</v>
+      </c>
+      <c r="H52" s="9">
+        <v/>
+      </c>
+      <c r="I52" s="10">
+        <v>0</v>
+      </c>
+      <c r="J52" s="4"/>
+    </row>
+    <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="4"/>
+      <c r="B53" s="5"/>
+      <c r="C53" s="6" t="inlineStr">
+        <is>
+          <t>81200523</t>
+        </is>
+      </c>
+      <c r="D53" s="7" t="inlineStr">
+        <is>
+          <t>OA16 (1кор=20упак)</t>
+        </is>
+      </c>
+      <c r="E53" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 60 мл, 7,5*7,5*2,4 см, 25 шт/уп, P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F53" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G53" s="9">
+        <v>498</v>
+      </c>
+      <c r="H53" s="9">
+        <v/>
+      </c>
+      <c r="I53" s="10">
+        <v>0</v>
+      </c>
+      <c r="J53" s="4"/>
+    </row>
+    <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="4"/>
+      <c r="B54" s="5"/>
+      <c r="C54" s="6" t="inlineStr">
+        <is>
+          <t>81210144</t>
+        </is>
+      </c>
+      <c r="D54" s="7" t="inlineStr">
+        <is>
+          <t>140.54</t>
+        </is>
+      </c>
+      <c r="E54" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 60 мл, h 12,7 см PS, 10 шт</t>
+        </is>
+      </c>
+      <c r="F54" s="7" t="inlineStr">
+        <is>
+          <t>Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="G54" s="9">
+        <v>673</v>
+      </c>
+      <c r="H54" s="9">
+        <v/>
+      </c>
+      <c r="I54" s="10">
+        <v>0</v>
+      </c>
+      <c r="J54" s="4"/>
+    </row>
+    <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="4"/>
+      <c r="B55" s="5"/>
+      <c r="C55" s="6" t="inlineStr">
+        <is>
+          <t>81211072</t>
+        </is>
+      </c>
+      <c r="D55" s="7" t="inlineStr">
+        <is>
+          <t>GA316(1кор=24уп)</t>
+        </is>
+      </c>
+      <c r="E55" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 65 мл, d 6,5 см, 12 шт/уп, P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F55" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G55" s="9">
+        <v>278</v>
+      </c>
+      <c r="H55" s="9">
+        <v/>
+      </c>
+      <c r="I55" s="10">
+        <v>559</v>
+      </c>
+      <c r="J55" s="4"/>
+    </row>
+    <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="4"/>
+      <c r="B56" s="5"/>
+      <c r="C56" s="6" t="inlineStr">
+        <is>
+          <t>81211083</t>
+        </is>
+      </c>
+      <c r="D56" s="7" t="inlineStr">
+        <is>
+          <t>GA305 (1кор=48уп)</t>
+        </is>
+      </c>
+      <c r="E56" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 75 мл, 5,7*4,1 см, 6 шт/уп, P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F56" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G56" s="9">
+        <v>242</v>
+      </c>
+      <c r="H56" s="9">
+        <v/>
+      </c>
+      <c r="I56" s="10">
+        <v>0</v>
+      </c>
+      <c r="J56" s="4"/>
+    </row>
+    <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="4"/>
+      <c r="B57" s="5"/>
+      <c r="C57" s="6" t="inlineStr">
+        <is>
+          <t>81200525</t>
+        </is>
+      </c>
+      <c r="D57" s="7" t="inlineStr">
+        <is>
+          <t>GA73(1кор=30упак)</t>
+        </is>
+      </c>
+      <c r="E57" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 75 мл, d 4,5 см, h 8,4 см, 20 шт/уп, P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F57" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G57" s="9">
+        <v>430</v>
+      </c>
+      <c r="H57" s="9">
+        <v/>
+      </c>
+      <c r="I57" s="10">
+        <v>1343</v>
+      </c>
+      <c r="J57" s="4"/>
+    </row>
+    <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="4"/>
+      <c r="B58" s="5"/>
+      <c r="C58" s="6" t="inlineStr">
+        <is>
+          <t>81210521</t>
+        </is>
+      </c>
+      <c r="D58" s="7" t="inlineStr">
+        <is>
+          <t>189.81</t>
+        </is>
+      </c>
+      <c r="E58" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 75 мл, прозрачный, PS, 8 шт, Garcia de PouИспания</t>
+        </is>
+      </c>
+      <c r="F58" s="7" t="inlineStr">
+        <is>
+          <t>Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="G58" s="9">
+        <v>291</v>
+      </c>
+      <c r="H58" s="9">
+        <v/>
+      </c>
+      <c r="I58" s="10">
+        <v>240</v>
+      </c>
+      <c r="J58" s="4"/>
+    </row>
+    <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="4"/>
+      <c r="B59" s="5"/>
+      <c r="C59" s="6" t="inlineStr">
+        <is>
+          <t>81210306</t>
+        </is>
+      </c>
+      <c r="D59" s="7" t="inlineStr">
+        <is>
+          <t>158.56</t>
+        </is>
+      </c>
+      <c r="E59" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 80 мл, 9,6*5*3,5 см, PS, 24 шт</t>
+        </is>
+      </c>
+      <c r="F59" s="7" t="inlineStr">
+        <is>
+          <t>Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="G59" s="9">
+        <v>513</v>
+      </c>
+      <c r="H59" s="9">
+        <v/>
+      </c>
+      <c r="I59" s="10">
+        <v>0</v>
+      </c>
+      <c r="J59" s="4"/>
+    </row>
+    <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="4"/>
+      <c r="B60" s="5"/>
+      <c r="C60" s="6" t="inlineStr">
+        <is>
+          <t>81200526</t>
+        </is>
+      </c>
+      <c r="D60" s="7" t="inlineStr">
+        <is>
+          <t>GA82(1кор=50упак)</t>
+        </is>
+      </c>
+      <c r="E60" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 85 мл, 4,7*4,7*7 см, 12 шт/уп, P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F60" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G60" s="9">
+        <v>287</v>
+      </c>
+      <c r="H60" s="9">
+        <v>186</v>
+      </c>
+      <c r="I60" s="10">
+        <v>4880</v>
+      </c>
+      <c r="J60" s="4"/>
+    </row>
+    <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="4"/>
+      <c r="B61" s="5"/>
+      <c r="C61" s="6" t="inlineStr">
+        <is>
+          <t>81211073</t>
+        </is>
+      </c>
+      <c r="D61" s="7" t="inlineStr">
+        <is>
+          <t>GA347/ZGA347(1кор=24уп)</t>
+        </is>
+      </c>
+      <c r="E61" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик 85 мл, 7,8*5 см, 12 шт/уп, P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F61" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G61" s="9">
+        <v>278</v>
+      </c>
+      <c r="H61" s="9">
+        <v>180</v>
+      </c>
+      <c r="I61" s="10">
+        <v>1520</v>
+      </c>
+      <c r="J61" s="4"/>
+    </row>
+    <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="4"/>
+      <c r="B62" s="5"/>
+      <c r="C62" s="6" t="inlineStr">
+        <is>
+          <t>81200528</t>
+        </is>
+      </c>
+      <c r="D62" s="7" t="inlineStr">
+        <is>
+          <t>GA263(1кор=24упак)</t>
+        </is>
+      </c>
+      <c r="E62" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик d 6,8 см, h 7см, 12 шт/уп, P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F62" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G62" s="9">
+        <v>274</v>
+      </c>
+      <c r="H62" s="9">
+        <v/>
+      </c>
+      <c r="I62" s="10">
+        <v>0</v>
+      </c>
+      <c r="J62" s="4"/>
+    </row>
+    <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="4"/>
+      <c r="B63" s="5"/>
+      <c r="C63" s="6" t="inlineStr">
+        <is>
+          <t>81210562</t>
+        </is>
+      </c>
+      <c r="D63" s="7" t="inlineStr">
+        <is>
+          <t>193.97</t>
+        </is>
+      </c>
+      <c r="E63" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик набор: контейнер, крышка, ложка, 10,1*6,1*6 см, PS, 24 шт</t>
+        </is>
+      </c>
+      <c r="F63" s="7" t="inlineStr">
+        <is>
+          <t>Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="G63" s="9">
+        <v>830</v>
+      </c>
+      <c r="H63" s="9">
+        <v/>
+      </c>
+      <c r="I63" s="10">
+        <v>0</v>
+      </c>
+      <c r="J63" s="4"/>
+    </row>
+    <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="4"/>
+      <c r="B64" s="5"/>
+      <c r="C64" s="6" t="inlineStr">
+        <is>
+          <t>81210560</t>
+        </is>
+      </c>
+      <c r="D64" s="7" t="inlineStr">
+        <is>
+          <t>193.93</t>
+        </is>
+      </c>
+      <c r="E64" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик набор: поднос, крышка, 12 контейнеров с крышками, ложечки</t>
+        </is>
+      </c>
+      <c r="F64" s="7" t="inlineStr">
+        <is>
+          <t>Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="G64" s="9">
+        <v>1671</v>
+      </c>
+      <c r="H64" s="9">
+        <v/>
+      </c>
+      <c r="I64" s="10">
+        <v>0</v>
+      </c>
+      <c r="J64" s="4"/>
+    </row>
+    <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="4"/>
+      <c r="B65" s="5"/>
+      <c r="C65" s="6" t="inlineStr">
+        <is>
+          <t>81210561</t>
+        </is>
+      </c>
+      <c r="D65" s="7" t="inlineStr">
+        <is>
+          <t>193.94</t>
+        </is>
+      </c>
+      <c r="E65" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик набор: поднос, крышка, 20 квадратных контейнеров с крышками</t>
+        </is>
+      </c>
+      <c r="F65" s="7" t="inlineStr">
+        <is>
+          <t>Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="G65" s="9">
+        <v>1671</v>
+      </c>
+      <c r="H65" s="9">
+        <v/>
+      </c>
+      <c r="I65" s="10">
+        <v>0</v>
+      </c>
+      <c r="J65" s="4"/>
+    </row>
+    <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="4"/>
+      <c r="B66" s="5"/>
+      <c r="C66" s="6" t="inlineStr">
+        <is>
+          <t>81200532</t>
+        </is>
+      </c>
+      <c r="D66" s="7" t="inlineStr">
+        <is>
+          <t>GA324(1кор=48упак)</t>
+        </is>
+      </c>
+      <c r="E66" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик подложка круглая с держателем 7,5*2,5*2,5 см, 25 шт/уп, P.L. Proff Cui</t>
+        </is>
+      </c>
+      <c r="F66" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G66" s="9">
+        <v>296</v>
+      </c>
+      <c r="H66" s="9">
+        <v/>
+      </c>
+      <c r="I66" s="10">
+        <v>0</v>
+      </c>
+      <c r="J66" s="4"/>
+    </row>
+    <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="4"/>
+      <c r="B67" s="5"/>
+      <c r="C67" s="6" t="inlineStr">
+        <is>
+          <t>81210536</t>
+        </is>
+      </c>
+      <c r="D67" s="7" t="inlineStr">
+        <is>
+          <t>191.98</t>
+        </is>
+      </c>
+      <c r="E67" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик серебристый, 80 мл, PS, 50 шт</t>
+        </is>
+      </c>
+      <c r="F67" s="7" t="inlineStr">
+        <is>
+          <t>Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="G67" s="9">
+        <v>882</v>
+      </c>
+      <c r="H67" s="9">
+        <v/>
+      </c>
+      <c r="I67" s="10">
+        <v>0</v>
+      </c>
+      <c r="J67" s="4"/>
+    </row>
+    <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="4"/>
+      <c r="B68" s="5"/>
+      <c r="C68" s="6" t="inlineStr">
+        <is>
+          <t>81210297</t>
+        </is>
+      </c>
+      <c r="D68" s="7" t="inlineStr">
+        <is>
+          <t>157.20</t>
+        </is>
+      </c>
+      <c r="E68" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик серебряный 19*6,5*1,2 см, PS, 50 шт</t>
+        </is>
+      </c>
+      <c r="F68" s="7" t="inlineStr">
+        <is>
+          <t>Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="G68" s="9">
+        <v>1325</v>
+      </c>
+      <c r="H68" s="9">
+        <v/>
+      </c>
+      <c r="I68" s="10">
+        <v>0</v>
+      </c>
+      <c r="J68" s="4"/>
+    </row>
+    <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="4"/>
+      <c r="B69" s="5"/>
+      <c r="C69" s="6" t="inlineStr">
+        <is>
+          <t>81210631</t>
+        </is>
+      </c>
+      <c r="D69" s="7" t="inlineStr">
+        <is>
+          <t>205.50</t>
+        </is>
+      </c>
+      <c r="E69" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик серебряный, 8 см, PS, 18 шт, Garcia de PouИспания</t>
+        </is>
+      </c>
+      <c r="F69" s="7" t="inlineStr">
+        <is>
+          <t>Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="G69" s="9">
+        <v>392</v>
+      </c>
+      <c r="H69" s="9">
+        <v>254</v>
+      </c>
+      <c r="I69" s="10">
+        <v>1643</v>
+      </c>
+      <c r="J69" s="4"/>
+    </row>
+    <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="4"/>
+      <c r="B70" s="5"/>
+      <c r="C70" s="6" t="inlineStr">
+        <is>
+          <t>81210298</t>
+        </is>
+      </c>
+      <c r="D70" s="7" t="inlineStr">
+        <is>
+          <t>157.21</t>
+        </is>
+      </c>
+      <c r="E70" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик серебряный, PS, 50 шт, Garcia de PouИспания</t>
+        </is>
+      </c>
+      <c r="F70" s="7" t="inlineStr">
+        <is>
+          <t>Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="G70" s="9">
+        <v>787</v>
+      </c>
+      <c r="H70" s="9">
+        <v/>
+      </c>
+      <c r="I70" s="10">
+        <v>0</v>
+      </c>
+      <c r="J70" s="4"/>
+    </row>
+    <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="4"/>
+      <c r="B71" s="5"/>
+      <c r="C71" s="6" t="inlineStr">
+        <is>
+          <t>81202790</t>
+        </is>
+      </c>
+      <c r="D71" s="7" t="inlineStr">
+        <is>
+          <t>5005</t>
+        </is>
+      </c>
+      <c r="E71" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик Форма Коническая Экстра d 50 мм, 150 мл, прозрачный, 10 шт/уп, P.L. Pr</t>
+        </is>
+      </c>
+      <c r="F71" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G71" s="9">
+        <v>241</v>
+      </c>
+      <c r="H71" s="9">
+        <v/>
+      </c>
+      <c r="I71" s="10">
+        <v>0</v>
+      </c>
+      <c r="J71" s="4"/>
+    </row>
+    <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="4"/>
+      <c r="B72" s="5"/>
+      <c r="C72" s="6" t="inlineStr">
+        <is>
+          <t>81202794</t>
+        </is>
+      </c>
+      <c r="D72" s="7" t="inlineStr">
+        <is>
+          <t>5016</t>
+        </is>
+      </c>
+      <c r="E72" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик Форма Смарт 85 мм, 25 мл, прозрачный, 50 шт/уп, P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F72" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G72" s="9">
+        <v>498</v>
+      </c>
+      <c r="H72" s="9">
+        <v/>
+      </c>
+      <c r="I72" s="10">
+        <v>0</v>
+      </c>
+      <c r="J72" s="4"/>
+    </row>
+    <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="4"/>
+      <c r="B73" s="5"/>
+      <c r="C73" s="6" t="inlineStr">
+        <is>
+          <t>81202796</t>
+        </is>
+      </c>
+      <c r="D73" s="7" t="inlineStr">
+        <is>
+          <t>5028</t>
+        </is>
+      </c>
+      <c r="E73" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик Форма Треугольник 67 мм. 1уп=25шт, 70 мл. прозрачная P.L.</t>
+        </is>
+      </c>
+      <c r="F73" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G73" s="9">
+        <v>390.5</v>
+      </c>
+      <c r="H73" s="9">
+        <v/>
+      </c>
+      <c r="I73" s="10">
+        <v>0</v>
+      </c>
+      <c r="J73" s="4"/>
+    </row>
+    <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="4"/>
+      <c r="B74" s="5"/>
+      <c r="C74" s="6" t="inlineStr">
+        <is>
+          <t>81211076</t>
+        </is>
+      </c>
+      <c r="D74" s="7" t="inlineStr">
+        <is>
+          <t>GA186 (1кор=24уп)</t>
+        </is>
+      </c>
+      <c r="E74" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик, 7,7*7,4*6,3 см, 24 шт/уп, 100 мл, P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F74" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G74" s="9">
+        <v>354</v>
+      </c>
+      <c r="H74" s="9">
+        <v>230</v>
+      </c>
+      <c r="I74" s="10">
+        <v>583</v>
+      </c>
+      <c r="J74" s="4"/>
+    </row>
+    <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="4"/>
+      <c r="B75" s="5"/>
+      <c r="C75" s="6" t="inlineStr">
+        <is>
+          <t>81210730</t>
+        </is>
+      </c>
+      <c r="D75" s="7" t="inlineStr">
+        <is>
+          <t>211.90</t>
+        </is>
+      </c>
+      <c r="E75" s="8" t="inlineStr">
+        <is>
+          <t>Фуршетный пластик, 9,3*7,2*13 см, прозрачный, PS, 6 шт, Garcia de PouИспания</t>
+        </is>
+      </c>
+      <c r="F75" s="7" t="inlineStr">
+        <is>
+          <t>Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="G75" s="9">
+        <v>341</v>
+      </c>
+      <c r="H75" s="9">
+        <v>221</v>
+      </c>
+      <c r="I75" s="10">
+        <v>376</v>
+      </c>
+      <c r="J75" s="4"/>
+    </row>
+    <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="4"/>
+      <c r="B76" s="5"/>
+      <c r="C76" s="6" t="inlineStr">
+        <is>
           <t>81211081</t>
         </is>
       </c>
-      <c r="D37" s="7" t="inlineStr">
+      <c r="D76" s="7" t="inlineStr">
         <is>
           <t>OA03 (1кор=12уп)</t>
         </is>
       </c>
-      <c r="E37" s="8" t="inlineStr">
+      <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Шампанка фуршетная пластик 170 мл, 5,3*20,2 см, 6 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
-      <c r="F37" s="7" t="inlineStr">
+      <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
-      <c r="G37" s="9">
+      <c r="G76" s="9">
         <v>293</v>
       </c>
-      <c r="H37" s="9">
+      <c r="H76" s="9">
         <v/>
       </c>
-      <c r="I37" s="10">
-[...2 lines deleted...]
-      <c r="J37" s="4"/>
+      <c r="I76" s="10">
+        <v>3</v>
+      </c>
+      <c r="J76" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>