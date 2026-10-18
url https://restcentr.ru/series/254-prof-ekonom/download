--- v0 (2026-06-19)
+++ v1 (2026-10-18)
@@ -1052,51 +1052,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 19.06.2026 20:47</t>
+          <t>Прайс актуален на 18.10.2026 18:14</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1144,51 +1144,51 @@
           <t>92001260</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>M4614LA / JHB1-7oz</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Половник  0,21 л d 10 см h4,2 l 37,9 см "Проф-Эконом" нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1087</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>616</v>
+        <v>537</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>92001261</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>LOP08 / JHB1-8oz</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Половник  0,237 л d 10,5 см h4,3 см l 38 см нерж. "Проф-Эконом" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1212,51 +1212,51 @@
           <t>92001263</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>M4616LA/ JHB1-12oz</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Половник  0,33 л d 11,1 см h5,5 см l 48,7 см нерж "Проф-Эконом" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1308</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>92001425</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>LOP16 / JHB1-16</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Половник  0,45 л d 13 см h5,5 см l 40,6 см нерж. "Проф-Эконом" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1314,51 +1314,51 @@
           <t>92001252</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JHB1-0.5oz /LANG</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Половник ложка соусная  0,013 л нерж l 28,5 см "Проф-Эконом" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>143</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>468</v>
+        <v>446</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>92001253</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>JHB1-1oz / (кор=144)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Половник ложка соусная  0,029 л нерж "Проф-Эконом" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1416,85 +1416,85 @@
           <t>92001255</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>LOP02 / JHB1-2oz</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Половник ложка соусная  0,059 л нерж "Проф-Эконом" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>247</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>481</v>
+        <v>404</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222387</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-OT050</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Половник ложка соусная  0,088 л Проф-Эконом d 7,3 см h3,3 см l 33,7 см нерж P.L.</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>273</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>568</v>
+        <v>555</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>92001256</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>JHB1-3oz /LANG</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Половник ложка соусная  0,089 л нерж "Проф-Эконом" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1552,108 +1552,108 @@
           <t>81222388</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>JQ-OT051</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Половник ложка соусная  0,118 л Проф-Эконом d 9,3 см h3,5 см l 36,7 см нерж P.L.</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>293</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>399</v>
+        <v>292</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>92001259</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>JHB1-6oz / (кор=144)</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Половник ложка соусная  0,150 л 39 см нерж "Проф-Эконом" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>337</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>446</v>
+        <v>205</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81222389</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-OT053</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Половник ложка соусная  0,177 л Проф-Эконом d 9,3 см h4,3 см l 39,6 см нерж P.L.</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>367</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>478</v>
+        <v>463</v>
       </c>
       <c r="J20" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>