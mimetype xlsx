--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -1283,51 +1283,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 17:18</t>
+          <t>Прайс актуален на 22.09.2026 14:58</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1724,212 +1724,212 @@
         <is>
           <t>Графин  0,75 л штоф с крышкой хр. стекло Pure (Belfesta) d 17,2 см h16,5 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>7722</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81261044</t>
+          <t>81261034</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>113786</t>
+          <t>113745S</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,25 л Караф без крышки хр. стекло Pure (Belfesta) d 8 см h21,5 см Schott Zwiesel [1]</t>
+          <t>Декантер 0,75 л хр. стекло Pure (Belfesta) d 22 см h27 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1556</v>
+        <v>10463</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81261045</t>
+          <t>81261044</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>115156S</t>
+          <t>113786</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,5 л Караф без крышки хр. стекло Pure (Belfesta) d 10 см h26 см Schott Zwiesel [1]</t>
+          <t>Кувшин  0,25 л графин Караф без крышки хр. стекло Pure (Belfesta) d 8 см h21,5 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>3562</v>
+        <v>1556</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81261046</t>
+          <t>81261045</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>116520</t>
+          <t>115156S</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин  0,75 л Караф без крышки хр. стекло Pure (Belfesta) d 11,7 см h29 см Zwiesel [1]</t>
+          <t>Кувшин  0,5 л графин Караф без крышки хр. стекло Pure (Belfesta) d 10 см h26 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>2941</v>
+        <v>3562</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81261047</t>
+          <t>81261046</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>116521</t>
+          <t>116520</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Графин кувшин 1 л Караф без крышки хр. стекло Pure (Belfesta) d 12,7 см h31,8 см Schott Zwiesel [1]</t>
+          <t>Кувшин  0,75 л графин Караф без крышки хр. стекло Pure (Belfesta) d 11,7 см h29 см Zwiesel [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>5926</v>
+        <v>2941</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81261034</t>
+          <t>81261047</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>113745S</t>
+          <t>116521</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Декантер 0,75 л хр. стекло Pure (Belfesta) d 22 см h27 см Schott Zwiesel [1]</t>
+          <t>Кувшин 1 л графин Караф без крышки хр. стекло Pure (Belfesta) d 12,7 см h31,8 см Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>10463</v>
+        <v>5926</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81261220</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>113755</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 365 мл Мартини хр. стекло Pure (Belfesta) d 11,4 см h18 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -2089,40 +2089,40 @@
           <t>81261090</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>112843</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Стопка 94 мл хр. стекло Pure (Belfesta) d 4,7 см h9,5 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>513</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>