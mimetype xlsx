--- v0 (2026-06-10)
+++ v1 (2026-10-23)
@@ -1745,51 +1745,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 14:36</t>
+          <t>Прайс актуален на 24.10.2026 00:59</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1868,258 +1868,258 @@
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81256005</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>LP8</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Вилка для лобстера 20 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>217</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>141</v>
       </c>
       <c r="I7" s="10">
-        <v>1125</v>
+        <v>1048</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81240891</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SFF-01S (HONRI)</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Вилка для улиток 16,6 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>93</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>474</v>
+        <v>392</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81240892</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SFF-02S (HONRI)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Вилка для улиток 17,3 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>47</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>900</v>
+        <v>869</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>99002096</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>GS-10843-BK201-REPL</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Нож "Карбовка" для снятия цедры, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>444</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>288</v>
       </c>
       <c r="I10" s="10">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81004106</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>KB-09-110YD-BK101-RE</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Нож барный для томатов 11 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>437</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>707</v>
+        <v>377</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>99002097</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>GS-10832-BHS</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Нож для вырезания сердцевины "Сердце", рабочая часть 15 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>438</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I12" s="10">
         <v>181</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>92000069</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>GS-10823-BHS</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Нож для вырезания сердцевины "Сердце", рабочая часть 25 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>281</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>80003067</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>С774</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Нож для декоративной нарезки Труд синяя ручка</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Труд Вача</t>
         </is>
@@ -2140,326 +2140,326 @@
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81004201</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>GS-10851-90-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 9 см PRO-Line черная пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>514</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>334</v>
       </c>
       <c r="I15" s="10">
         <v>154</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>99002093</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>GS-10846-100</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга PRO-Line рабочая часть 2 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>630</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>409</v>
       </c>
       <c r="I16" s="10">
         <v>75</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222482</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>KW-SFPN0001(1уп=50шт)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Нож для креветок 7/17 см деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>337</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>92001361/</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>GS-10829S</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Нож для масла P.L. Proff Chef Line (92001361/99001361)</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>753</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>489</v>
       </c>
       <c r="I18" s="10">
         <v>526</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>99002095</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>GS-10817-110-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки томатов 11 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>543</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>92001335</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>GS-10827-CZ-BK201-RE</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры "Карбовка", P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>693</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>92001344</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>GS-10828</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры "Карбовка", P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1037</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>471</v>
+        <v>452</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>92001336</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>GS-10827-ZS-BK201-RE</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры "Карбовка, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>693</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>473</v>
+        <v>464</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>92001343</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>GS-10827/28-ZS-BK201-REPL</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры двухсторонний "Карбовка", P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1037</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>674</v>
       </c>
       <c r="I23" s="10">
-        <v>446</v>
+        <v>435</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>99002101</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>GS-10828-RH</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2483,51 +2483,51 @@
           <t>92001363</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>GS-10831-160-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Нож для сыра 15 см P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1087</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>221</v>
+        <v>157</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>99002230</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>GS-10830S/36-22</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Нож для удаления плодоножки томатов двухсторонний, раб.часть 2/3 см, P.L. - Proff Chef L</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2585,51 +2585,51 @@
           <t>81240874</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>OFK-01</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Нож для устриц 5,5 см черная пласт. ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>837</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>617</v>
+        <v>594</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81240160</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>PP1812</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Нож для фигурной резки 18*12 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2653,414 +2653,414 @@
           <t>81240873</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>PR-6PB (HONRI)</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) 14,7*6 см с плавающим лезвием P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>157</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81222524</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>LMLT0015-CMP(1уп=50шт)</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) 17,5*6,7 см нерж. с плавающим лезвием B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>537</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>953</v>
+        <v>678</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>92001341</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>GS-10824-SPS</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) с плавающим лезвием P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>637</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>414</v>
       </c>
       <c r="I32" s="10">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>92001359</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>GS-10825-РР-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) с плавающим лезвием с зубцами, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>913</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>249</v>
+        <v>233</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>92001342</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>GS-10824-SSP-BK201-REPL</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) с плавающим лезвием с зубцами, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>693</v>
       </c>
       <c r="H34" s="9">
-        <v/>
+        <v>450</v>
       </c>
       <c r="I34" s="10">
-        <v>391</v>
+        <v>374</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>92001337</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>GS-10826-65SOP</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 6,5 см, (овощечистка) P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>557</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>471</v>
+        <v>459</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>99002232</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>GS-10826-80SOP-BK201</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 8 см (овощечистка) P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>557</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>362</v>
       </c>
       <c r="I36" s="10">
-        <v>335</v>
+        <v>322</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81004101</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>PEEL-SS-55P</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей, 12*5 см (овощечистка) нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>693</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>202</v>
+        <v>16</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81240857</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LCA-5C</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Щипцы для лобстера 13 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>583</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>378</v>
       </c>
       <c r="I38" s="10">
-        <v>938</v>
+        <v>934</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81240858</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LCZ-6H</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Щипцы для лобстера 15,4 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>613</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>398</v>
       </c>
       <c r="I39" s="10">
-        <v>1661</v>
+        <v>1660</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81211106</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>JQ-OT586</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Щипцы для лобстера 16,5*5,8 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>1437</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>934</v>
       </c>
       <c r="I40" s="10">
         <v>484</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81240859</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SNT-06</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Щипцы для улиток 15,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>273</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>596</v>
+        <v>502</v>
       </c>
       <c r="J41" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>