--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -1382,51 +1382,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 21.09.2026 13:23</t>
+          <t>Прайс актуален на 06.11.2026 11:38</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1471,323 +1471,323 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81223091</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>TX0270-H357 кор36/6</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 17,5 см h3,5 см 200 мл с ручками Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>803</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>521</v>
       </c>
       <c r="I6" s="10">
         <v>721</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223092</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>TX0089-H357 к=48/6</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 22*11,5 см h3,2 см 150 мл с ручками Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>553</v>
+        <v>568</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>369</v>
       </c>
       <c r="I7" s="10">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223088</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>TX12966-225-H357 кор=48/6</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 23*14 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>573</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1341</v>
+        <v>1337</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>73037910</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>TX13041-305-H357 (к=36/6</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 30,5*12,5 см h1,8 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>913</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1177</v>
+        <v>1149</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81223097</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>TX12839-90</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдце 14,5*12,5 см кофейное для чашки арт. 81223096 Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1029</v>
+        <v>1005</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81223099</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>TX12839+-180D-H357 48/6</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдце 17*15 см кофейное для чашки арт. 81223098 Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>193</v>
       </c>
       <c r="I11" s="10">
         <v>349</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81223090</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>TX12948-250D-H357 к=48/6</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдце 18,5*15 см для бульонницы арт. 81223089 Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>754</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81223089</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>TX12951-400-H357 кор=24/4</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бульонница 350 мл 13,5*11,5 см h7 см с ручкой Organica Sand P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>513</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>333</v>
       </c>
       <c r="I13" s="10">
-        <v>1488</v>
+        <v>1452</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81223492</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>TX21176-H357 кор=24/6</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 600 мл d 11,5 см h12 см фарфор Organica Sand P.L. </t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1273</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>891</v>
       </c>
       <c r="I14" s="10">
         <v>170</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81223095</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>TX12851-300-H357 к=72/6</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кружка 300 мл d 8,5 см h10 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
@@ -1814,184 +1814,184 @@
           <t>73037902</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>TX12964-130-H357 к=96/12</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Салатник  200 мл 13,5*11 см h4,5 см емкость для закусок Organica Sand P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>317</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>935</v>
+        <v>796</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>73037907</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>TX12963-145-H357 (к=72/6</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Салатник  300 мл 14,5*12,5 см h4,5 см емкость для закусок Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>457</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>3557</v>
+        <v>3512</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>73037908</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>TX20635-160-H357 к=16/4</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Салатник  450 мл d 15,5 см h7,5 см Organica Sand P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>502</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1703</v>
+        <v>1695</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>73037906</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>TX12962-188-H357 к=48/6</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Салатник  500 мл 19*16 см h5 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>637</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1242</v>
+        <v>1200</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81223490</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>TX8342-3-H357 к=24/6</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Салатник  700 мл d 21,5 см h7,5 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>890</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>578</v>
       </c>
       <c r="I20" s="10">
         <v>906</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>73037909</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>TX20635-210-H357 к=24/4</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Салатник  750 мл d 21 см h8 см Organica Sand P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
@@ -2012,224 +2012,224 @@
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81223489</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>TX12182-1-H357 к=16/4</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Салатник 1000 мл d 23 см h5,5 см Organica Sand P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1037</v>
+        <v>1061</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>249</v>
+        <v>224</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>73037903</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>TX12959-190-H357 (к=48/6)</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тарелка 19*17 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>537</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1999</v>
+        <v>1993</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>73037904</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>TX12959-220-H357 кор=36/6</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Тарелка 22,5*19,5 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>599</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>2767</v>
+        <v>2669</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>73037905</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>TX12960-288-H357 к=16/4</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка 29*25,5 см Organica Sand P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1157</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>771</v>
+        <v>765</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81223086</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>TX13017-220-H357 к=36/6</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 22 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>723</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1128</v>
+        <v>1109</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81223087</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>TX13017-260-H357 к=24/6</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1193</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>775</v>
       </c>
       <c r="I27" s="10">
         <v>1370</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81223491</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>TX20131A-285-H357 к=8/2</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 29 см h5,7 см с для пасты/супа/салата Organica Sand P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
@@ -2250,80 +2250,80 @@
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81223098</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>TX12839-180-H357 к=48/6</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Чашка кофейная 180 мл d 8,5 см h7,5 см P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>202</v>
+        <v>157</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81223096</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>TX12839-90-H357 к=96/6</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Чашка кофейная 90 мл d 6,5 см h6,5 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>198</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1896</v>
+        <v>1884</v>
       </c>
       <c r="J30" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>