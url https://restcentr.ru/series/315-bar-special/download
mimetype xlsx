--- v0 (2026-06-10)
+++ v1 (2026-10-12)
@@ -1052,51 +1052,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 18:54</t>
+          <t>Прайс актуален на 12.10.2026 03:54</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1348,51 +1348,51 @@
           <t>81261060</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>111224</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 118 мл хр. стекло Sherry/Prosecco Bar Special d 5,8 см h18,8 Zwiesel [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>551</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>160</v>
+        <v>130</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81261053</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>115292</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 174 мл хр. стекло Bar d 5,8 см h20,1 см Special Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -1450,119 +1450,119 @@
           <t>81261063</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>111232</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Рюмка для граппы 113 мл хр. стекло Bar Special d 5,8 см h19 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>929</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>576</v>
+        <v>462</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81261054</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>111231</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 166 мл Мартини хр. стекло Bar Special d 10,2 см h15,8 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1391</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>266</v>
+        <v>242</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81260038</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>111219</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 280 мл хр. стекло Bar Special d 10,6 см h15,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1208</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81261055</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>111234</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 305 мл Маргарита хр. стекло Bar Special d 11,9 см h16,6 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -1586,51 +1586,51 @@
           <t>81261058</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>111220</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 70 мл хр. стекло Bar Special d 6,8 см h12,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>929</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>327</v>
+        <v>254</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81261061</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>118742</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 322 мл хр. стекло Bar Special d 8,3 см h12 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>