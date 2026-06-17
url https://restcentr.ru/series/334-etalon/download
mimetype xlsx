--- v0 (2026-06-15)
+++ v1 (2026-06-17)
@@ -788,51 +788,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 15.06.2026 15:42</t>
+          <t>Прайс актуален на 17.06.2026 12:07</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -914,85 +914,85 @@
           <t>81200815</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>J3905/J6593 кор=12</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл "Эталон" d 6,8 см h19,8 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>128</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81200813</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>J3904/L1365 кор=12</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл "Эталон" d 8,8 см h20,7 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>141</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>401</v>
+        <v>426</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81200817</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>J3909  кор=12шт</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 250 мл "Эталон" d 8,5 см h11,2 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -1016,51 +1016,51 @@
           <t>81200816</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>J3908 кор=12шт</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 410 мл "Эталон" d 9 см h13 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>216</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81200814</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>J3903 / H8161 кор=12</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 170 мл "Эталон" d 5,3 см h22,2 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -1084,40 +1084,40 @@
           <t>81200818</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>J3906 кор=12</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Рюмка 65 мл "Эталон" d 4,5 см h13,7 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>96</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>2348</v>
+        <v>2300</v>
       </c>
       <c r="J12" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>