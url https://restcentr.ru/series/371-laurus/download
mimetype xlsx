--- v0 (2026-06-13)
+++ v1 (2026-10-04)
@@ -854,51 +854,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 11:04</t>
+          <t>Прайс актуален на 05.10.2026 01:48</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -946,187 +946,187 @@
           <t>81269340</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>27595020006</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 230 мл хр. стекло Laurus d 8,9 см h18,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>562</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>506</v>
+        <v>487</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269339</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>27594020006</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл хр. стекло Laurus d 8,5 см h19,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>646</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81260121</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>26199020006</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 120 мл хр. стекло Laurus d 7,2 см h22,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>619</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269341</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>27596020006</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 160 мл хр. стекло Laurus d 7,2 см h22,1 см RCR [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>646</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81262097</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>26198020006</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 210 мл хр. стекло Laurus d 9,8 см h25 см RCR [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>645</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81262142</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>25866020106</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,4 л без крышки хр. стекло Laurus d 10,7 см h23 см RCR [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -1150,108 +1150,108 @@
           <t>81260122</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>25924020206</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 330 мл хр. стекло Laurus d 8,3 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>451</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>4055</v>
+        <v>3929</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81260123</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>25967020606</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 330 мл хр. стекло Laurus d 7,3 см h14,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>498</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>844</v>
+        <v>791</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81240990</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>25977020006</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Стопка 60 мл хр. стекло Laurus d 5 см h6,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>335</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>6909</v>
+        <v>6891</v>
       </c>
       <c r="J14" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>