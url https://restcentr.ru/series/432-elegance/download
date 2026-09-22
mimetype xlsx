--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -986,51 +986,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 06:48</t>
+          <t>Прайс актуален на 22.09.2026 13:34</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1078,51 +1078,51 @@
           <t>81269251</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>37652</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 150 мл "Элеганс" d 9 см h12,3 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>376</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>323</v>
+        <v>62</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200809</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>L7872 кор=12</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл "Элеганс" d 6,8 см h16,8 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -1214,119 +1214,119 @@
           <t>81201149</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>54584 кор=24/6</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 440 мл Харикейн "Элеганс" Milkshake d 8 см h21 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>802</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>283</v>
+        <v>247</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81201036</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>N6471 кор=12</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 630 мл "Элеганс" d 7,5 см h21 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>184</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>149</v>
+        <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81200810</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>L7873</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 170 мл "Элеганс" d 5,3 см h17,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>106</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81261151</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>118540</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 228 мл хр. стекло набор 2 шт. Elegance Schott Zwiesel [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -1452,74 +1452,74 @@
           <t>81201225</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>N6472 кор=12</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 310 мл "Элеганс" d 7,8 см h8,3 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>76</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>3114</v>
+        <v>2970</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81201226</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>N6473 кор=12</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 330 мл "Элеганс" d 6,4 см h12,6 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>2716</v>
+        <v>2764</v>
       </c>
       <c r="J18" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>