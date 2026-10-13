--- v0 (2026-06-10)
+++ v1 (2026-10-13)
@@ -1613,51 +1613,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 15:29</t>
+          <t>Прайс актуален на 14.10.2026 01:06</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1773,85 +1773,85 @@
           <t>70001199</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>5.4403.25</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 25 см черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>4551</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>70001165</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>5.5203.26</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 26 см черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>4860</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>70001166</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>5.5203.28</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 28 см черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -1909,85 +1909,85 @@
           <t>70001197</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>5.4203.30</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки ломтиками 30 см черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>5202</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>70001198</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>5.4203.36</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки ломтиками 36 см черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>5819</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>70001016</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>5.2803.15</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Нож для разделки Victorinox Fibrox 15 см, ручка фиброкс</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -2113,51 +2113,51 @@
           <t>70001155</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>5.2933.26</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Нож кондитерский 26 см волнистое лезвие черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>4551</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>70001163</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>5.6303.15</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см черная фиброкс ручка Victorinox Fibrox </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -2521,51 +2521,51 @@
           <t>70001014</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>5.2003.25</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см фиброкс ручка черная Victorinox Fibrox </t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>4823</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>70001054</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>5.2003.28</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 28 см фиброкс ручка черная Victorinox Fibrox </t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -2623,51 +2623,51 @@
           <t>70001053</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>5.4623.30</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 30 см для лосося гибкое лезвие черная фиброкс ручка Victorinox Fibrox </t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>6092</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>70001159</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>5.4723.30</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 30 см для нарезки ломтиками черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>