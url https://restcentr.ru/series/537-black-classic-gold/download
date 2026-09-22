--- v0 (2026-06-17)
+++ v1 (2026-09-22)
@@ -1679,51 +1679,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 13:45</t>
+          <t>Прайс актуален на 22.09.2026 16:56</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1746,1183 +1746,1183 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81229234</t>
+          <t>81200108</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>J20007/7"(SW/MattB)</t>
+          <t>H9721-B (кор=24шт)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 17,5 см 200 мл бело-черное "Shine" P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для подачи 26*19 см Matsuyama Black фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>1143</v>
+        <v>777</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>342</v>
+        <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81229235</t>
+          <t>81200109</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>J20007/8"(SW/MattB)</t>
+          <t>H9917-B (кор=18шт)</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 20 см 300 мл бело-черное "Shine" P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для подачи 31*24 см Matsuyama Black фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>1573</v>
+        <v>987</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>281</v>
+        <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81229236</t>
+          <t>81223501</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>J20007/9"(SW/MattB)</t>
+          <t>HJ8383-2-BU кор=8/1</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 22,5 см 500 мл бело-черное "Shine" P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для подачи 33*21 см h7 см Black фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>2369</v>
+        <v>2184</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>584</v>
+        <v>175</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81200108</t>
+          <t>81200034</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>H9721-B (кор=24шт)</t>
+          <t>F2934BY-8.5W (кор=24шт)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 26*19 см Matsuyama Black фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо квадратное 21,5*21,5 см h1,5 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>777</v>
+        <v>973</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>0</v>
+        <v>614</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81200109</t>
+          <t>81200036</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>H9917-B (кор=18шт)</t>
+          <t>F2934-8.5BY (кор=24/4</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 31*24 см Matsuyama Black фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо квадратное 22*22 см Relief Black фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>987</v>
+        <v>937</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>0</v>
+        <v>686</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81223501</t>
+          <t>99000153</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>HJ8383-2-BU кор=8/1</t>
+          <t>F2934BY-10W кор=18/3</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи черное 33*21*7 см Black фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо квадратное 25*25 см h1,5 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>2184</v>
+        <v>1273</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>175</v>
+        <v>640</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81200034</t>
+          <t>99000195</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>F2934BY-8.5W (кор=24шт)</t>
+          <t>F2934-10FB (кор=18шт</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 21,5*21,5 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо квадратное 25*25 см Organic Black фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>973</v>
+        <v>1197</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>614</v>
+        <v>664</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81200036</t>
+          <t>81200035</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>F2934-8.5BY (кор=24/4</t>
+          <t>F2934BY-12W (кор=12шт)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 22*22 см Relief Black фарфор P.L. Proff Cuisine [4]</t>
+          <t>Блюдо квадратное 30*30 см h2 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>937</v>
+        <v>1564</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>689</v>
+        <v>1220</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>99000195</t>
+          <t>81200037</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>F2934-10FB (кор=18шт</t>
+          <t>F2934-12BY (кор=12шт)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 25*25 см Organic Black фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо квадратное 30*30 см Relief Black фарфор P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1197</v>
+        <v>1813</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>664</v>
+        <v>681</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>99000153</t>
+          <t>81229234</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>F2934BY-10W кор=18/3</t>
+          <t>J20007/7"(SW/MattB)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 25*25 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо круглое d 17,5 см h8 см 200 мл для подачи бело-черное "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1273</v>
+        <v>1143</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>647</v>
+        <v>342</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81200037</t>
+          <t>81229235</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>F2934-12BY (кор=12шт)</t>
+          <t>J20007/8"(SW/MattB)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 30*30 см Relief Black фарфор P.L. Proff Cuisine [8]</t>
+          <t>Блюдо круглое d 20 см h10 см 300 мл для подачи бело-черное "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1813</v>
+        <v>1573</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>681</v>
+        <v>281</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81200035</t>
+          <t>81229236</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>F2934BY-12W (кор=12шт)</t>
+          <t>J20007/9"(SW/MattB)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 30*30 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо круглое d 22,5 см h11,5 см 500 мл для подачи бело-черное "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1564</v>
+        <v>2369</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1220</v>
+        <v>584</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81200048</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>F3002FB-11L (кор=12/</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 28*22 см h6 см Organic Black P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1675</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>394</v>
+        <v>370</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81200038</t>
+          <t>81223171</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>F2856-12FB (кор=12/3</t>
+          <t>HJ12966-292-BU-H570к=16/4</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*17 см Organic Black фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 30*19 см Black Gold фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1013</v>
+        <v>880</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>689</v>
+        <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81200107</t>
+          <t>81200038</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>H9745-B (кор=18шт)</t>
+          <t>F2856-12FB (кор=12/3</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*19 см Matsuyama Black фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 30*17 см Organic Black фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1118</v>
+        <v>1013</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>2429</v>
+        <v>680</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81006808</t>
+          <t>81200107</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>MSL3020</t>
+          <t>H9745-B (кор=18шт)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*20 см Relief Black фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 30*19 см Matsuyama Black фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>453</v>
+        <v>1118</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>0</v>
+        <v>2429</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>99000157</t>
+          <t>81006808</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>F2935FB-12W кор=24/3</t>
+          <t>MSL3020</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 31*14 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо прямоугольное 30*20 см Relief Black фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1037</v>
+        <v>453</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>463</v>
+        <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81200039</t>
+          <t>99000157</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>F2856-14FB (кор=12/3шт)</t>
+          <t>F2935FB-12W кор=24/3</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*20 см Organic Black фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо прямоугольное 31*14 см h1,5 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1657</v>
+        <v>1037</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>660</v>
+        <v>446</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>99000160</t>
+          <t>81200039</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>CDP010W (кор=12шт)</t>
+          <t>F2856-14FB (кор=12/3шт)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*15 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 35*20 см Organic Black фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1095</v>
+        <v>1657</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>0</v>
+        <v>659</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>99000156</t>
+          <t>99000160</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>99000156 (кор=8шт)</t>
+          <t>CDP010W (кор=12шт)</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*25,5 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 36*15 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>1619</v>
+        <v>1095</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>842</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>95000004</t>
+          <t>99000156</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>F3675-9.25FB (кор=24шт)</t>
+          <t>99000156 (кор=8шт)</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Салатник d 23,5 см Relief Black фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо прямоугольное 36*25,5 см h2 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>544</v>
+        <v>1619</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>0</v>
+        <v>839</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81223170</t>
+          <t>95000004</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>HJ12960-288-BU-H570к</t>
+          <t>F3675-9.25FB (кор=24шт)</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 29*26 см овальная Black Gold фарфор P.L. Proff Cuisine [4]</t>
+          <t>Салатник d 23,5 см Relief Black фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>1047</v>
+        <v>544</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81200054</t>
+          <t>81223170</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>F2593FB-12L (кор=12/3шт)</t>
+          <t>HJ12960-288-BU-H570к</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 29*28 см овальная с прямоуг. центром 15*11 см Black фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 29*26 см овальная Black Gold фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>935</v>
+        <v>1047</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
         <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81223171</t>
+          <t>81200059</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>HJ12966-292-BU-H570к=16/4</t>
+          <t>F2782FB-12L (кор=18/3</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 30*19 см овальная Black Gold фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка 30*24 см овальная со смещенным центром 19*16 см Black фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>880</v>
+        <v>1418</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
         <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81200059</t>
+          <t>81200058</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>F2782FB-12L (кор=18/3</t>
+          <t>F2695BY-12L кор=12/3</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 30*24 см овальная со смещенным центром 19*16 см Black фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 30,7*30,7 см квадратная смещенное дно черная фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>1418</v>
+        <v>1603</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81200058</t>
+          <t>81200049</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>F2695BY-12L кор=12/3</t>
+          <t>F2429BY-10L (кор=12/3</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 30,7*30,7 см квадратная смещенное дно черная фарфор P.L. Proff Cuisine [3]</t>
+          <t>Тарелка d 25,5/12,5 см Black фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>1603</v>
+        <v>748</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81200049</t>
+          <t>81200054</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>F2429BY-10L (кор=12/3</t>
+          <t>F2593FB-12L (кор=12/3шт)</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25,5 см (12,5 см) Black фарфор P.L. Proff Cuisine [3]</t>
+          <t>Тарелка d 29 см с прямоуг. центром 15*11 см Black фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>748</v>
+        <v>935</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
         <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81200050</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>F2429BY-12L (кор=12/3</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 30,5 см (16 см) Black фарфор P.L. Proff Cuisine [3]</t>
+          <t>Тарелка d 30,5/16 см Black фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1215</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
         <v>35</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81200055</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>F2638BY-7L (кор=36/6</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 130 мл d 18,5 см для пасты Black фарфор P.L. Proff Cuisine [3]</t>
+          <t>Тарелка глубокая 130 мл d 18,5 см h3 см для пасты Black фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>493</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
         <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81200051</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>F2509BY-9L (кор=18/3шт)</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 175 мл d 23 см (11 см) Black фарфор P.L. Proff Cuisine [3]</t>
+          <t>Тарелка глубокая 175 мл d 23/11 см h5,3 см для пасты/супа Black фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>823</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81200056</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>F2638FB-9L (кор=24/4</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 250 мл d 24 см для пасты, для супа Black фарфор P.L. Proff Cuisine [3]</t>
+          <t>Тарелка глубокая 250 мл d 24 см h4,5 см для пасты/супа Black фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>1037</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>407</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81200052</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>F2509FB-10L</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 300 мл d 26,5 см (13,5 см) Black фарфор P.L. Proff Cuisine [3]</t>
+          <t>Тарелка глубокая 300 мл d 26,5/13,5 см h5,7 см для пасты/супа Black фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>1125</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
         <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81200053</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>F2509BY-12L (кор=12/3</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 350 мл d 30 см (15,5 см) Black фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка глубокая 350 мл d 30/15,5 см h7 см для пасты/супа Black фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>1586</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
         <v>0</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81200057</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>F2638FB-11L (кор=12/3</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 28 см h5 см для пасты, для супа Black фарфор P.L. Proff Cuisine [3]</t>
+          <t>Тарелка глубокая 400 мл d 28/14,5 см h5 см для пасты, для супа Black фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>1517</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
         <v>394</v>
       </c>
       <c r="J39" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>