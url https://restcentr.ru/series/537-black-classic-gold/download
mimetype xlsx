--- v1 (2026-09-22)
+++ v2 (2026-11-06)
@@ -1679,51 +1679,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 16:56</t>
+          <t>Прайс актуален на 06.11.2026 19:45</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1836,156 +1836,156 @@
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223501</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>HJ8383-2-BU кор=8/1</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 33*21 см h7 см Black фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>2184</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>1419</v>
       </c>
       <c r="I8" s="10">
         <v>175</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81200034</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>F2934BY-8.5W (кор=24шт)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо квадратное 21,5*21,5 см h1,5 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>973</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>632</v>
       </c>
       <c r="I9" s="10">
         <v>614</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81200036</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>F2934-8.5BY (кор=24/4</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо квадратное 22*22 см Relief Black фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>937</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>609</v>
       </c>
       <c r="I10" s="10">
         <v>686</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>99000153</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>F2934BY-10W кор=18/3</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо квадратное 25*25 см h1,5 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1273</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>827</v>
       </c>
       <c r="I11" s="10">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>99000195</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>F2934-10FB (кор=18шт</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо квадратное 25*25 см Organic Black фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2006,224 +2006,224 @@
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81200035</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>F2934BY-12W (кор=12шт)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо квадратное 30*30 см h2 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1564</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>1016</v>
       </c>
       <c r="I13" s="10">
         <v>1220</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81200037</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>F2934-12BY (кор=12шт)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдо квадратное 30*30 см Relief Black фарфор P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1813</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>1178</v>
       </c>
       <c r="I14" s="10">
         <v>681</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81229234</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>J20007/7"(SW/MattB)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 17,5 см h8 см 200 мл для подачи бело-черное "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1143</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>742</v>
       </c>
       <c r="I15" s="10">
         <v>342</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81229235</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>J20007/8"(SW/MattB)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 20 см h10 см 300 мл для подачи бело-черное "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1573</v>
+        <v>1619</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>1022</v>
       </c>
       <c r="I16" s="10">
         <v>281</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81229236</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>J20007/9"(SW/MattB)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 22,5 см h11,5 см 500 мл для подачи бело-черное "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>2369</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>1539</v>
       </c>
       <c r="I17" s="10">
         <v>584</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81200048</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>F3002FB-11L (кор=12/</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 28*22 см h6 см Organic Black P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1675</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81223171</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>HJ12966-292-BU-H570к=16/4</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 30*19 см Black Gold фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2247,187 +2247,187 @@
           <t>81200038</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>F2856-12FB (кор=12/3</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 30*17 см Organic Black фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1013</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>680</v>
+        <v>676</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81200107</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>H9745-B (кор=18шт)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 30*19 см Matsuyama Black фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1118</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>726</v>
       </c>
       <c r="I21" s="10">
-        <v>2429</v>
+        <v>2405</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81006808</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>MSL3020</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 30*20 см Relief Black фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>453</v>
+        <v>469</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>99000157</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>F2935FB-12W кор=24/3</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 31*14 см h1,5 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1037</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>674</v>
       </c>
       <c r="I23" s="10">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81200039</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>F2856-14FB (кор=12/3шт)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 35*20 см Organic Black фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1657</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>1077</v>
       </c>
       <c r="I24" s="10">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>99000160</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>CDP010W (кор=12шт)</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 36*15 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2448,54 +2448,54 @@
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>99000156</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>99000156 (кор=8шт)</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 36*25,5 см h2 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1619</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>1052</v>
       </c>
       <c r="I26" s="10">
-        <v>839</v>
+        <v>821</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>95000004</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>F3675-9.25FB (кор=24шт)</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Салатник d 23,5 см Relief Black фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2785,54 +2785,54 @@
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81200056</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>F2638FB-9L (кор=24/4</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 24 см h4,5 см для пасты/супа Black фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>674</v>
       </c>
       <c r="I36" s="10">
         <v>407</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81200052</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>F2509FB-10L</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 300 мл d 26,5/13,5 см h5,7 см для пасты/супа Black фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
@@ -2890,43 +2890,43 @@
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81200057</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>F2638FB-11L (кор=12/3</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 28/14,5 см h5 см для пасты, для супа Black фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>1517</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>986</v>
       </c>
       <c r="I39" s="10">
         <v>394</v>
       </c>
       <c r="J39" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>