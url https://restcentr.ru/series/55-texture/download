--- v0 (2026-06-10)
+++ v1 (2026-09-21)
@@ -1712,51 +1712,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 11.06.2026 01:20</t>
+          <t>Прайс актуален на 21.09.2026 13:45</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1804,867 +1804,867 @@
           <t>81223444</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>53088 кор=12/4</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 33*24 см h2,7 см Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1383</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>70001269</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>52626-d bl lines к=24/6</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 550 мл d 14,5 см h5,5 см Texture Dark Blue P.L. Proff Cuisine [6]</t>
+          <t>Бульонница 550 мл d 14,5 см h5,5 см с ручками Texture Dark Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>883</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>689</v>
+        <v>612</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223425</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>52626 кор=24/6</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 550 мл d 14,5 см h5,5 см Texture Dark Green P.L. Proff Cuisine [6]</t>
+          <t>Бульонница 550 мл d 14,5 см h5,5 см с ручками Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>883</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>622</v>
+        <v>503</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>70001278</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>52626-l c circular к=24/6</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 550 мл d 14,5 см h5,5 см Texture Light Cyan Circular P.L. Proff Cuisine [6]</t>
+          <t>Бульонница 550 мл d 14,5 см h5,5 см с ручками Texture Light Cyan Circular P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>883</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1138</v>
+        <v>1093</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>70001281</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>52626-l-gr circula к=24/6</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 550 мл d 14,5 см h5,5 см Texture Light Green P.L. Proff Cui [6]</t>
+          <t>Бульонница 550 мл d 14,5 см h5,5 см с ручками Texture Light Green P.L. Proff Cui [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>883</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1138</v>
+        <v>1113</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>70001275</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>52626-oran lines кор=24/6</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 550 мл d 14,5 см h5,5 см Texture Orange Circular P.L. Proff Cuisine [6]</t>
+          <t>Бульонница 550 мл d 14,5 см h5,5 см с ручками Texture Orange Circular P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>624</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>70001272</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>52626-ye lcircular к=24/6</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 550 мл d 14,5 см h5,5 см Texture Yellow Circular P.L. Proff Cuisine [6]</t>
+          <t>Бульонница 550 мл d 14,5 см h5,5 см с ручками Texture Yellow Circular P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>624</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1119</v>
+        <v>1046</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81223429</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>53593+53594 кор=36/6</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара Texture Dark Green Lines 100 мл, 12 см, h 5 см, P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 100 мл d 12 см h5 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>597</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>373</v>
+        <v>362</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81223426</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>80162 кор=36/6</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл d 9,5 см h8 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>473</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>111</v>
+        <v>64</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81223441</t>
+          <t>81223432</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>53535 кор=12/4</t>
+          <t>80331 кор=24/4</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл 26,5*25 см h4,5 см Texture Dark Green P.L. Proff Cuisine [1]</t>
+          <t>Салатник  500 мл 20*14 см h6 см Texture Dark Green P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1349</v>
+        <v>899</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>0</v>
+        <v>1583</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81223433</t>
+          <t>81223434</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>80095 кор=16/4</t>
+          <t>52994 кор=36/6</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1100 мл 25,9*19,3 см h5 см Texture Dark Green P.L. Proff Cuisine [1]</t>
+          <t>Салатник  550 мл d 14 см h5,9 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1212</v>
+        <v>783</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>0</v>
+        <v>3068</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81223432</t>
+          <t>81223435</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>80331 кор=24/4</t>
+          <t>70211 кор=24/4</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 20*14 см h6 см Texture Dark Green P.L. Proff Cuisine [4]</t>
+          <t>Салатник  700 мл 25*16 см h6,3 см Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>899</v>
+        <v>1307</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1623</v>
+        <v>878</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81223434</t>
+          <t>81223436</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>52994 кор=36/6</t>
+          <t>70149 кор=16/4</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл d 14 см h5,9 см Texture Dark Green P.L. Proff Cuisine [6]</t>
+          <t>Салатник  800 мл d 26,4 см h3,5 см Texture Dark Green P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>783</v>
+        <v>866</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>3097</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81223435</t>
+          <t>81223441</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>70211 кор=24/4</t>
+          <t>53535 кор=12/4</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл 25*16 см h6,3 см Texture Dark Green P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1000 мл 26,5*25 см h4,5 см Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1307</v>
+        <v>1349</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>897</v>
+        <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81223428</t>
+          <t>81223433</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>70045 кор=96/12</t>
+          <t>80095 кор=16/4</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Соусник  75 мл d 7,5 см h3,8 см круглый фарфор Texture Dark Green P.L. Proff Cuisine [12]</t>
+          <t>Салатник 1100 мл 25,9*19,3 см h5 см Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>187</v>
+        <v>1212</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>859</v>
+        <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81223427</t>
+          <t>81223428</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>70407 кор=72/12</t>
+          <t>70045 кор=96/12</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 7,4*4,8 см h6,5 см овальный фарфор Texture Dark Green P.L. [12]</t>
+          <t>Соусник  75 мл d 7,5 см h3,8 см круглый фарфор Texture Dark Green P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>273</v>
+        <v>187</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1056</v>
+        <v>654</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81223443</t>
+          <t>81223427</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>70082 кор=16/4</t>
+          <t>70407 кор=72/12</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 23,5 см Texture Dark Green P.L. Proff Cuisine [4]</t>
+          <t>Соусник 100 мл 7,4*4,8 см h6,5 см овальный фарфор Texture Dark Green P.L. [12]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>873</v>
+        <v>273</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>0</v>
+        <v>1055</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81223442</t>
+          <t>81223443</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>80048 кор=12/4</t>
+          <t>70082 кор=16/4</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 250 мл d 27 см h6,5 см для пасты/салата Texture Dark Green P.L. Proff Cuisine [1]</t>
+          <t>Тарелка d 23,5 см Texture Dark Green P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1573</v>
+        <v>873</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>257</v>
+        <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81223436</t>
+          <t>81223442</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>70149 кор=16/4</t>
+          <t>80048 кор=12/4</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 800 мл d 26,4 см h3,5 см Texture Dark Green P.L. Proff Cuisine [4]</t>
+          <t>Тарелка глубокая 250 мл d 27 см h6,5 см для пасты/супа Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>866</v>
+        <v>1573</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>0</v>
+        <v>258</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81223437</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>52478 кор=36/6</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 16,5 см h2,4 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>539</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>681</v>
+        <v>642</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81223438</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>52477 кор=24/6</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 19,5 см h2,6 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>837</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1180</v>
+        <v>1165</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81223439</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>52476 кор=24/6</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 22,6 см h3 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1063</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>1195</v>
+        <v>1171</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>70001270</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>52476-d b lines кор=24/6</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h3 см Texture Dark Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1193</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1141</v>
+        <v>1131</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>70001279</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>52476-l c circular к=24/6</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h3 см Texture Light Cyan Circular P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1197</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1056</v>
+        <v>1040</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>70001282</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>52476-l-gr circula к=24/6</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h3 см Texture Light Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1193</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1154</v>
+        <v>1141</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>70001276</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>52476-or lines к=24/6</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h3 см Texture Orange Circular P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2688,312 +2688,312 @@
           <t>70001273</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>52476-yel circular к=24/6</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h3 см Texture Yellow Circular P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>1273</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>2113</v>
+        <v>2097</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>70001271</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>52475-d bl lines к=18/3</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 28 см h3,1 см Texture Dark Blue P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1004</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81223440</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>52475 кор=18/3</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 28 см h3,1 см Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1347</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>957</v>
+        <v>922</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>70001280</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>52475-l c circular к=18/3</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 28 см h3,1 см Texture Light Cyan Circular P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1417</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>70001283</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>52475-l-gr circula к=18/3</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 28 см h3,1 см Texture Light Green P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>1004</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>635</v>
+        <v>623</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>70001277</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>52475-or lines к=18/3</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 28 см h3,1 см Texture Orange Circular P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>1004</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>70001274</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>52475-ye circular к=18/3</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 28 см h3,1 см Texture Yellow Circular P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>1004</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>1479</v>
+        <v>1465</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81223430</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>53595+53596 кор=24/6</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл d 9 см h6,3 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>803</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>1149</v>
+        <v>1071</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81223431</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>53597+53598 кор=24/6</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл d 9,5 см h7,5 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>979</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>2211</v>
+        <v>2160</v>
       </c>
       <c r="J40" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>