--- v1 (2026-09-21)
+++ v2 (2026-11-05)
@@ -1712,51 +1712,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 21.09.2026 13:45</t>
+          <t>Прайс актуален на 06.11.2026 00:38</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1804,51 +1804,51 @@
           <t>81223444</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>53088 кор=12/4</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 33*24 см h2,7 см Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1383</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>70001269</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>52626-d bl lines к=24/6</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бульонница 550 мл d 14,5 см h5,5 см с ручками Texture Dark Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1866,122 +1866,122 @@
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223425</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>52626 кор=24/6</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бульонница 550 мл d 14,5 см h5,5 см с ручками Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>503</v>
+        <v>453</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>70001278</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>52626-l c circular к=24/6</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бульонница 550 мл d 14,5 см h5,5 см с ручками Texture Light Cyan Circular P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>883</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>573</v>
       </c>
       <c r="I9" s="10">
         <v>1093</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>70001281</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>52626-l-gr circula к=24/6</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бульонница 550 мл d 14,5 см h5,5 см с ручками Texture Light Green P.L. Proff Cui [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>883</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>573</v>
       </c>
       <c r="I10" s="10">
         <v>1113</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>70001275</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>52626-oran lines кор=24/6</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бульонница 550 мл d 14,5 см h5,5 см с ручками Texture Orange Circular P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
@@ -2005,190 +2005,190 @@
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>70001272</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>52626-ye lcircular к=24/6</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бульонница 550 мл d 14,5 см h5,5 см с ручками Texture Yellow Circular P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>624</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>405</v>
       </c>
       <c r="I12" s="10">
-        <v>1046</v>
+        <v>720</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81223429</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>53593+53594 кор=36/6</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 100 мл d 12 см h5 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>597</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>362</v>
+        <v>340</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81223426</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>80162 кор=36/6</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл d 9,5 см h8 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>473</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81223432</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>80331 кор=24/4</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Салатник  500 мл 20*14 см h6 см Texture Dark Green P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>899</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1583</v>
+        <v>1559</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81223434</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>52994 кор=36/6</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Салатник  550 мл d 14 см h5,9 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>783</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>3068</v>
+        <v>3049</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81223435</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>70211 кор=24/4</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Салатник  700 мл 25*16 см h6,3 см Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2314,85 +2314,85 @@
           <t>81223428</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>70045 кор=96/12</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Соусник  75 мл d 7,5 см h3,8 см круглый фарфор Texture Dark Green P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>187</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>654</v>
+        <v>562</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81223427</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>70407 кор=72/12</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Соусник 100 мл 7,4*4,8 см h6,5 см овальный фарфор Texture Dark Green P.L. [12]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>273</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1055</v>
+        <v>1042</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81223443</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>70082 кор=16/4</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23,5 см Texture Dark Green P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2410,190 +2410,190 @@
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81223442</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>80048 кор=12/4</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 27 см h6,5 см для пасты/супа Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1573</v>
+        <v>1578</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>258</v>
+        <v>208</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81223437</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>52478 кор=36/6</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 16,5 см h2,4 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>642</v>
+        <v>599</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81223438</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>52477 кор=24/6</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 19,5 см h2,6 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>837</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1165</v>
+        <v>1140</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81223439</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>52476 кор=24/6</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 22,6 см h3 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1063</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>1171</v>
+        <v>816</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>70001270</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>52476-d b lines кор=24/6</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h3 см Texture Dark Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1193</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>775</v>
       </c>
       <c r="I28" s="10">
         <v>1131</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>70001279</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>52476-l c circular к=24/6</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h3 см Texture Light Cyan Circular P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
@@ -2617,54 +2617,54 @@
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>70001282</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>52476-l-gr circula к=24/6</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h3 см Texture Light Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1193</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>775</v>
       </c>
       <c r="I30" s="10">
-        <v>1141</v>
+        <v>1131</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>70001276</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>52476-or lines к=24/6</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h3 см Texture Orange Circular P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2685,51 +2685,51 @@
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>70001273</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>52476-yel circular к=24/6</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h3 см Texture Yellow Circular P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>1273</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>827</v>
       </c>
       <c r="I32" s="10">
         <v>2097</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>70001271</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>52475-d bl lines к=18/3</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 28 см h3,1 см Texture Dark Blue P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
@@ -2787,213 +2787,213 @@
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>70001280</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>52475-l c circular к=18/3</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 28 см h3,1 см Texture Light Cyan Circular P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1417</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>921</v>
       </c>
       <c r="I35" s="10">
         <v>455</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>70001283</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>52475-l-gr circula к=18/3</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 28 см h3,1 см Texture Light Green P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>1004</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>652</v>
       </c>
       <c r="I36" s="10">
-        <v>623</v>
+        <v>302</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>70001277</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>52475-or lines к=18/3</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 28 см h3,1 см Texture Orange Circular P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>1004</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>652</v>
       </c>
       <c r="I37" s="10">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>70001274</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>52475-ye circular к=18/3</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 28 см h3,1 см Texture Yellow Circular P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>1004</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>652</v>
       </c>
       <c r="I38" s="10">
         <v>1465</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81223430</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>53595+53596 кор=24/6</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл d 9 см h6,3 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>803</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>1071</v>
+        <v>991</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81223431</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>53597+53598 кор=24/6</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл d 9,5 см h7,5 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>637</v>
       </c>
       <c r="I40" s="10">
-        <v>2160</v>
+        <v>2095</v>
       </c>
       <c r="J40" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>