--- v0 (2026-06-10)
+++ v1 (2026-11-05)
@@ -283,55 +283,50 @@
                                 <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpg"/>
                                 <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.jpg"/>
                                 <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.jpg"/>
                                 <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.jpg"/>
                                 <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.jpg"/>
                                 <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpg"/>
                                 <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.jpg"/>
                                 <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.jpg"/>
                                 <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.jpg"/>
                                 <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.jpg"/>
                                 <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.jpg"/>
                                 <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpg"/>
                                 <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.jpg"/>
                                 <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.jpg"/>
                                 <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.jpg"/>
                                 <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.jpg"/>
                                 <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.jpg"/>
                                 <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.jpg"/>
                                 <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.jpg"/>
                                 <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.jpg"/>
                                 <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.jpg"/>
                                 <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.jpg"/>
                                 <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpg"/>
                                 <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.jpg"/>
                                 <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.jpg"/>
-                                <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.jpg"/>
-[...3 lines deleted...]
-                                <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -3584,210 +3579,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="104" name="Image104"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId104"/>
-        <a:stretch>
-[...158 lines deleted...]
-        <a:blip r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -4061,78 +3896,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J112"/>
+  <dimension ref="A2:J107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:39</t>
+          <t>Прайс актуален на 06.11.2026 00:06</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -4282,119 +4117,119 @@
           <t>81223953</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>G-MC25526H-T2</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для "Айриш Кофе" 260 мл набор 2 шт. d 8,4 см h14,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1961</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81223969</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>G-MC19635-T2</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 320 мл Харикейн набор 2 шт. d 8,5 см h21 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1040.6</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>366</v>
+        <v>352</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81223954</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>G-MC17245-T2</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 450 мл Mojito набор 2 шт. d 10 см h15 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1330</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269175</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>G-MC9030-T2</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 300 мл Weisenbeer набор 2 шт. d 6,6 см h18,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4418,153 +4253,153 @@
           <t>81269173</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>G-MC1036-T2</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 360 мл Bottle набор 2 шт. d 8,6 см h17,7 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>809.6</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>922</v>
+        <v>906</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81269176</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>G-MC9040-T2</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 400 мл Weisenbeer набор 2 шт. d 7 см h20 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>875.6</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>2905</v>
+        <v>2899</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81269174</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>G-MC1043-T2</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 430 мл Bottle набор 2 шт. d 8,2 см h20,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>979</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>886</v>
+        <v>884</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269177</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>G-MC9050-T2</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 500 мл Weisenbeer набор 2 шт. d 7,5 см h21 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>941.6</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>2738</v>
+        <v>2735</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81223956</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>G-MC2414H-T4</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 140 мл Hemisphere Coffee прозрачная набор 2 шт. d 7,9 см h6 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4588,119 +4423,119 @@
           <t>81223955</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>G-MC2408H-T4</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 80 мл Hemisphere Coffee прозрачная набор 2 шт. d 6,5 см h4,8 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>607.2</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81223940</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>G-MC5712H-T2</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Кружка 120 мл Classic Coffee прозрачная набор 2 шт. d 6,5 см h7,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>454.3</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81223937</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>G-MC2414H-T2</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Кружка 140 мл Hemisphere Coffee прозрачная набор 2 шт. d 8 см h6 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>479.6</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81272314</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>TW05118</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Кружка 150 мл Hemisphere Coffee прозрачная термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4758,153 +4593,153 @@
           <t>81223941</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>G-MC5723H-T2</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Кружка 230 мл Classic Coffee прозрачная набор 2 шт. d 8,5 см h9,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1136</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>203</v>
+        <v>182</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81223942</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>G-MC5727H-T2</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Кружка 270 мл Classic Coffee прозрачная набор 2 шт. d 8,5 см h11 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>552.2</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81223938</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>G-MC2427H-T2</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Кружка 270 мл Hemisphere Coffee прозрачная набор 2 шт. d 10 см h8 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>597.3</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>927</v>
+        <v>905</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81223943</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>G-MC5731H-T2</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Кружка 310 мл Classic Coffee прозрачная набор 2 шт. d 9 см h10 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1174</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>92000039</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>DL094 / DC094</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл Classic Coffee прозрачная d 8,2 см h11,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4928,51 +4763,51 @@
           <t>81272311</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>2-013-350</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл Classic Coffee прозрачная d 9,1 см h11 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>843</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81272302</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>2-013-375</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл Classic Coffee прозрачная термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5098,119 +4933,119 @@
           <t>81272303</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>2-015-450/tw05134</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Кружка 450 мл Classic Coffee прозрачная d 8 см h14,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>909</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>45</v>
+        <v>2</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81272312</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>2-013-450</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Кружка 475 мл Classic Coffee прозрачная d 10,2 см h12,2 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1151</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>163</v>
+        <v>187</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81223946</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>G-MC5748H-T2</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Кружка 480 мл Classic Coffee прозрачная набор 2 шт. d 10 см h12 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>660</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>182</v>
+        <v>128</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81223962</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>G-MJS13135</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,3 л с крышкой d 11 см h25,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5234,51 +5069,51 @@
           <t>81223963</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>G-MH01-128</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Подставка для подогрева чайника d 13 см h7 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>545</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>1945</v>
+        <v>1848</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81272305</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>3-002-13/TW-K</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Подставка для подогрева чайника d 14 см h5 см Агава термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5336,85 +5171,85 @@
           <t>81290029</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>G-MC97542-T2</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Салатник креманка 420 мл прозрачная набор 2 шт. d 11,7 см h6,3 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>592.9</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>719</v>
+        <v>699</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81280395</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>S0226-250</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл Classic Coffee d 8,8/8,2 см h9,2 см термостекло P.L. Barbossa [1]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>283</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>141</v>
+        <v>94</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81269165</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>G-MC23510-T2</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 100 мл Classic Coffee набор 2 шт. d 7,1 см h6,7 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5438,51 +5273,51 @@
           <t>81269166</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>G-MC23515-T2</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 150 мл Classic Coffee набор 2 шт. d 7,5 см h7,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>480.7</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>2988</v>
+        <v>2967</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81272313</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>TW05117</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 150 мл Lotos d 8 см h5,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5506,51 +5341,51 @@
           <t>81269167</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>G-MC23520-T2</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 200 мл Classic Coffee набор 2 шт. d 7,5 см h8,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>526.9</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>4095</v>
+        <v>4047</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81272306</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>2-006-200</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 200 мл Neo Classic Coffee d 7,2 см h10 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5574,51 +5409,51 @@
           <t>81223932</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>G-MC11120-T2</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 200 мл Neo Classic набор 2 шт. d 7 см h10 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>434.5</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>1452</v>
+        <v>1126</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81223964</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>G-MC33020-T2</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 200 мл Whirlpool Coffee набор 2 шт. d 8 см h11 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5710,51 +5545,51 @@
           <t>81269168</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>G-MC23525-T2</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 250 мл Classic Coffee набор 2 шт. d 8 см h9 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>565.4</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>1458</v>
+        <v>1149</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81223981</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 250 мл Mountains Coffee набор 2 шт. d 7 см h12 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5778,51 +5613,51 @@
           <t>81269171</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>G-MC8025F-T2</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 250 мл Stack Coffee набор 2 шт. d 8,2 см h11,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>574.2</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>310</v>
+        <v>221</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81272315</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>TW05131</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 270 мл Lotos термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5846,51 +5681,51 @@
           <t>81269169</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>G-MC23530-T2</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 300 мл Classic Coffee набор 2 шт. d 8,5 см h9,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>584.1</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>1311</v>
+        <v>891</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81223934</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>G-MC11130-T2</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 300 мл Neo Classic Coffee набор 2 шт. d 9 см h11 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6050,51 +5885,51 @@
           <t>81280396</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>S0226-350</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл Classic Coffee d 9,5/8,7 см h11,4 см термостекло P.L. Barbossa [1]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>337</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81272310</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>2-003-350</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл Lily d 8,3 см h11,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6152,51 +5987,51 @@
           <t>81269170</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>G-MC23540-T2</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл Classic Coffee набор 2 шт. d 9,2 см h10,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>668.8</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>2277</v>
+        <v>2181</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81272318</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>tw05134</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 450 мл Classic Coffee термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6220,187 +6055,187 @@
           <t>81280397</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>S0226-450</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 500 мл Classic Coffee d 9,1/8,7 см h14,5 см термостекло P.L. Barbossa [1]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>387</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>285</v>
+        <v>266</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81269178</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>G-MC7615H-T2</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 150 мл с ручкой набор 2 шт. d 6,5 см h10 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>506</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>1927</v>
+        <v>1915</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81269179</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>G-MC7615-T12B</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 150 мл термостекло + блюдце бамбук набор 6 шт. d 6,6 см h10 см P.L. [1]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>1824.9</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>902</v>
+        <v>898</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81223989</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>PJG-MK07-10</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Фильтр пружинка для чайника нерж d 2 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>50</v>
       </c>
       <c r="H69" s="9">
-        <v/>
+        <v>32</v>
       </c>
       <c r="I69" s="10">
-        <v>2210</v>
+        <v>1891</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81223990</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>PJG-MK07-12</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Фильтр пружинка для чайника нерж d 4 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>53</v>
       </c>
       <c r="H70" s="9">
-        <v/>
+        <v>34</v>
       </c>
       <c r="I70" s="10">
-        <v>1033</v>
+        <v>869</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81223957</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>G-MC2427H-T4</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 270 мл Hemisphere прозрачная набор 2 шт. d 9,5 см h7,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6424,65 +6259,65 @@
           <t>81223950</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>G-MK21100</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Чайник 1000 мл с фильтром d 15,6 см h15,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>1481</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>696</v>
+        <v>665</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81269703</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HENANA XINGZHIHE</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Чайник 1000 мл с фильтром дерев. крышка d 14 см h12,7 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>703</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
         <v>0</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
@@ -6523,54 +6358,54 @@
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81223968</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>G-MK26110</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Чайник 1100 мл d 14 см h22,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>2171</v>
       </c>
       <c r="H75" s="9">
-        <v/>
+        <v>1411</v>
       </c>
       <c r="I75" s="10">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81200554</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>8603 (кор=12шт)</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Чайник 1200 мл с фильтром термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6594,82 +6429,82 @@
           <t>81200555</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>8604 (кор=12шт)</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Чайник 1500 мл с фильтром d 14 см h19 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>3375</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81200551</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>8227 (кор=24шт)</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Чайник 300 мл с прессом d 9,8 см h16,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>2261</v>
       </c>
       <c r="H78" s="9">
-        <v/>
+        <v>1469</v>
       </c>
       <c r="I78" s="10">
         <v>281</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81223959</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>G-MK1635B</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Чайник 350 мл с фильтром d 9,5 см h12,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
@@ -6693,1131 +6528,961 @@
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81280445</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>S0501-3</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Чайник 360 мл с фильтром типод Гунфу d 8,6 см h14 см курковый магнитный слив термостекло Barbossa</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>6283</v>
       </c>
       <c r="H80" s="9">
-        <v/>
+        <v>4083</v>
       </c>
       <c r="I80" s="10">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81223947</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>G-MK2140</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Чайник 400 мл с фильтром d 11,8 см h11,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>913</v>
       </c>
       <c r="H81" s="9">
-        <v/>
+        <v>593</v>
       </c>
       <c r="I81" s="10">
-        <v>2635</v>
+        <v>2632</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81221829</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>G-MK3040</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Чайник 400 мл с фильтром дерев. крышка d 10,3 см h 9,5 см термостекло P.L. Proff Cuisine [1]</t>
+          <t>Чайник 400 мл с фильтром дерев. крышка d 10,3 см h9,5 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>887</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>7504</v>
+        <v>7240</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81290191</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>T210016</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Чайник 400 мл с фильтром нерж. крышка d 10,3 см h10,2 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>1071</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>3306</v>
+        <v>3009</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>92000036</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>TP013</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Чайник 400 мл с фильтром термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>1054</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
         <v>0</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81272309</t>
+          <t>81223951</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>1-010-450</t>
+          <t>G-MK15143</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Чайник 400 мл с фильтром термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 430 мл "Идзуми" d 11 см h9,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>913</v>
+        <v>1013</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>0</v>
+        <v>5253</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81223951</t>
+          <t>81223948</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>G-MK15143</t>
+          <t>G-MK2160</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Чайник 430 мл "Идзуми" d 11 см h9,5 см термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 500 мл с фильтром d 12,5 см h12,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>1013</v>
+        <v>1076</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>5525</v>
+        <v>2345</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81223948</t>
+          <t>81280443</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>G-MK2160</t>
+          <t>S0501-2</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500 мл с фильтром d 12,5 см h12,5 см термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 500 мл с фильтром типод Гунфу d 9,6/8,6 см h14 см пуш механизм слива термостекло Barbossa</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>1076</v>
+        <v>3730</v>
       </c>
       <c r="H87" s="9">
-        <v/>
+        <v>2424</v>
       </c>
       <c r="I87" s="10">
-        <v>2411</v>
+        <v>177</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81280443</t>
+          <t>81280446</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>S0501-2</t>
+          <t>S0501-3</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500 мл с фильтром типод Гунфу d 9,6/8,6 см h14 см пуш механизм слива термостекло Barbossa</t>
+          <t>Чайник 510 мл с фильтром типод Гунфу d 9 см h15 см курковый магнитный слив термостекло Barbossa</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>3730</v>
+        <v>6487</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>181</v>
+        <v>115</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81272307</t>
+          <t>81200552</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>1-005</t>
+          <t>8228 (кор=12шт)</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500мл с фильтром Оазис термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 600 мл с прессом термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>1007</v>
+        <v>2497</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
         <v>0</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81280446</t>
+          <t>92000033</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>S0501-3</t>
+          <t>TP011</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Чайник 510 мл с фильтром типод Гунфу d 9 см h15 см курковый магнитный слив термостекло Barbossa</t>
+          <t>Чайник 600 мл с фильтром термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>6487</v>
+        <v>927</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>116</v>
+        <v>0</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81200552</t>
+          <t>81223966</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>8228 (кор=12шт)</t>
+          <t>G-MK1860</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с прессом термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 600 мл с фильтром термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>2497</v>
+        <v>981</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
         <v>0</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81272308</t>
+          <t>81200549</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>1-001-600 / TW05032-1</t>
+          <t>TP076</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром Георгин термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 600 мл с фильтром термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>1006</v>
+        <v>927</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
         <v>0</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81272301</t>
+          <t>81280444</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>1-011-600/tw05032-1</t>
+          <t>S0501-2</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром Клюква термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 600 мл с фильтром типод Гунфу серое стекло d 9,6 см h16 см пуш механизм слива термостекло</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>993</v>
+        <v>3973</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81272317</t>
+          <t>81280448</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>TW05038</t>
+          <t>S0501-4</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром Смородина термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 630 мл с фильтром типод Гунфу d 10/8,9 см h16 см курковый магнитный слив термостекло Barbossa</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>861</v>
+        <v>7873</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>92000033</t>
+          <t>81223952</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>TP011</t>
+          <t>G-MK15165</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 650 мл "Идзуми" d 12,2 см h12,5 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>927</v>
+        <v>1103</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>0</v>
+        <v>3535</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81223966</t>
+          <t>81223960</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>G-MK1860</t>
+          <t>G-MK1665B</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 650 мл с фильтром термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>981</v>
+        <v>1100</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
         <v>0</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81200549</t>
+          <t>81280447</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>TP076</t>
+          <t>S0501-3</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром термостекло P.L. Proff Cuisine [1]</t>
+          <t>Чайник 650 мл с фильтром типод Гунфу d 8,7 см h19,5 см курковый магнитный слив термостекло Barbossa</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>927</v>
+        <v>6637</v>
       </c>
       <c r="H97" s="9">
-        <v/>
+        <v>4314</v>
       </c>
       <c r="I97" s="10">
-        <v>0</v>
+        <v>111</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81280444</t>
+          <t>81223949</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>S0501-2</t>
+          <t>G-MK2180</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром типод Гунфу серое стекло d 9,6 см h16 см пуш механизм слива термостекло</t>
+          <t>Чайник 700 мл с фильтром d 14 см h13 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>3973</v>
+        <v>1159</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>18</v>
+        <v>560</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81280448</t>
+          <t>81259197</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>S0501-4</t>
+          <t>D002793</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Чайник 630 мл с фильтром типод Гунфу d 10/8,9 см h16 см курковый магнитный слив термостекло Barbossa</t>
+          <t>Чайник 800 мл "Идзуми" d 12,8 см h14,5 см термостекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>7873</v>
+        <v>1093</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>115</v>
+        <v>0</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81223952</t>
+          <t>81269180</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>G-MK15165</t>
+          <t>TP-096S / G-MK3080C</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Чайник 650 мл "Идзуми" d 12,2 см h 12,5 см термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 800 мл с фильтром дерев. крышка d 13,8 см h12,6 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>1103</v>
+        <v>883</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>4506</v>
+        <v>0</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81223960</t>
+          <t>81223967</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>G-MK1665B</t>
+          <t>G-MK1880</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Чайник 650 мл с фильтром термостекло P.L. Proff Cuisine</t>
+          <t>Чайник 800 мл с фильтром термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>1100</v>
+        <v>1040</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
         <v>0</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81280447</t>
+          <t>81223961</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>S0501-3</t>
+          <t>G-MJS280110</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Чайник 650 мл с фильтром типод Гунфу d 8,7 см h19,5 см курковый магнитный слив термостекло Barbossa</t>
+          <t>Чайник кувшин 1,1 л с крышкой и фильтром d 11,1 см h18 см термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>6637</v>
+        <v>1673</v>
       </c>
       <c r="H102" s="9">
-        <v/>
+        <v>1087</v>
       </c>
       <c r="I102" s="10">
-        <v>109</v>
+        <v>238</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81223949</t>
+          <t>81269704</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>G-MK2180</t>
+          <t>HENAN XINGZHIHE</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Чайник 700 мл с фильтром d 14 см h13 см термостекло P.L. Proff Cuisine [1]</t>
+          <t>Чашка 150 мл кофейная без ручки Classic Coffee d 7 см h8 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>1159</v>
+        <v>149.6</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>596</v>
+        <v>3054</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81259197</t>
+          <t>81280394</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>D002793</t>
+          <t>S0686</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Чайник 800 мл "Идзуми" d 12,8 см h 14,5 см термостекло P.L.- Barbossa</t>
+          <t>Чашка 200 мл кофейная Petals лепестки между стенками d 10/8,1 см h7,5 см термостекло Barbossa [1]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>1093</v>
+        <v>397</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>0</v>
+        <v>472</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81269180</t>
+          <t>81223939</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>TP-096S / G-MK3080C</t>
+          <t>G-MC5705H-T2</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Чайник 800 мл с фильтром дерев. крышка d 13,8 см h12,6 см термостекло P.L. Proff Cuisine [1]</t>
+          <t>Чашка 50 мл кофейная Classic Coffee набор 2 шт. d 5,5 см h6 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>883</v>
+        <v>408.1</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>0</v>
+        <v>398</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81223967</t>
+          <t>81223936</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>G-MK1880</t>
+          <t>G-MC2408H-T2</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Чайник 800 мл с фильтром термостекло P.L. Proff Cuisine</t>
+          <t>Чашка 80 мл кофейная Hemisphere Coffee набор 2 шт. d 6,5 см h5,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>1040</v>
+        <v>408.1</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>0</v>
+        <v>336</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81223961</t>
+          <t>81223931</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>G-MJS280110</t>
+          <t>G-MC11108-T2</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Чайник кувшин 1,1 л с фильтром d 11,1 см h18 см термостекло P.L. Proff Cuisine</t>
+          <t>Чашка 80 мл кофейная без ручки Neo Classic Coffee набор 2 шт. d 5,5 см h7 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>1673</v>
+        <v>696</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>308</v>
+        <v>0</v>
       </c>
       <c r="J107" s="4"/>
-    </row>
-[...168 lines deleted...]
-      <c r="J112" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>