--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -1052,51 +1052,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 17:16</t>
+          <t>Прайс актуален на 22.09.2026 13:20</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1144,516 +1144,516 @@
           <t>81280047</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>S125-8</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18,5 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>273</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>18876</v>
+        <v>17981</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280042</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>S125-2</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 20,7 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>327</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>16010</v>
+        <v>22592</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81280046</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>S125-7</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 18,2 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>273</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>13294</v>
+        <v>12406</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81280045</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>S-125-6</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11,4 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>153</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>10780</v>
+        <v>9796</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280041</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>S125-1</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20,6 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>327</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>14399</v>
+        <v>23781</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81280043</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>S125-3</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 13,8 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>187</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>21040</v>
+        <v>29931</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81280048</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>S125-9</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 21 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>317</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>15562</v>
+        <v>14902</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280049</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>S125-10</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 23,5 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>338</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>12709</v>
+        <v>11514</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81280044</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>S125-5</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 23,3 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>347</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>9747</v>
+        <v>17102</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81200876</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>L7339 кор=24/6</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Нью-Йорк" Tempered Glass d 8 см h8,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>311</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>743</v>
+        <v>718</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81200875</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>L7334 кор=24/6</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 380 мл "Нью-Йорк" Tempered Glass d 8,7 см h10 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>384</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>502</v>
+        <v>471</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81200874</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>L7335</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл "Нью-Йорк" Tempered Glass d 7,5 см h14,4 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>418</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>453</v>
+        <v>395</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81269877</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>N4136</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 390 мл "Нью-Йорк" Tempered Glass d 7,7 см h15,5 см Cocktail Arcoroc [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>444</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81200873</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>L7340 кор=24/6</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 470 мл "Нью-Йорк" Tempered Glass d 9 см h14,4 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>404</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>447</v>
+        <v>419</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81200872</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>L2891 кор=</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Стопка 70 мл "Нью-Йорк" d 4 см h10,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>365</v>
+        <v>2722</v>
       </c>
       <c r="J20" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>