--- v1 (2026-09-22)
+++ v2 (2026-11-06)
@@ -1052,51 +1052,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 13:20</t>
+          <t>Прайс актуален на 06.11.2026 19:32</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1144,323 +1144,323 @@
           <t>81280047</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>S125-8</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18,5 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>273</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>17981</v>
+        <v>17018</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280042</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>S125-2</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 20,7 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>327</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>22592</v>
+        <v>20589</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81280046</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>S125-7</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 18,2 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>273</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>12406</v>
+        <v>11970</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81280045</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>S-125-6</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11,4 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>153</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>9796</v>
+        <v>9337</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280041</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>S125-1</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20,6 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>327</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>23781</v>
+        <v>22368</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81280043</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>S125-3</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 13,8 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>187</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>29931</v>
+        <v>27937</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81280048</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>S125-9</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 21 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>317</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>14902</v>
+        <v>26011</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280049</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>S125-10</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 23,5 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>338</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>11514</v>
+        <v>23223</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81280044</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>S125-5</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 23,3 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>347</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>17102</v>
+        <v>27768</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81200876</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>L7339 кор=24/6</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Нью-Йорк" Tempered Glass d 8 см h8,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -1481,179 +1481,179 @@
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81200875</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>L7334 кор=24/6</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 380 мл "Нью-Йорк" Tempered Glass d 8,7 см h10 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>384</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>288</v>
       </c>
       <c r="I16" s="10">
         <v>471</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81200874</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>L7335</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл "Нью-Йорк" Tempered Glass d 7,5 см h14,4 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>418</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>395</v>
+        <v>353</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81269877</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>N4136</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 390 мл "Нью-Йорк" Tempered Glass d 7,7 см h15,5 см Cocktail Arcoroc [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>444</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>333</v>
       </c>
       <c r="I18" s="10">
         <v>560</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81200873</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>L7340 кор=24/6</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 470 мл "Нью-Йорк" Tempered Glass d 9 см h14,4 см Cocktail&amp;Beer Arcoroc [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>404</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>303</v>
       </c>
       <c r="I19" s="10">
-        <v>419</v>
+        <v>299</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81200872</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>L2891 кор=</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Стопка 70 мл "Нью-Йорк" d 4 см h10,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>35</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>2722</v>
+        <v>2098</v>
       </c>
       <c r="J20" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>