--- v1 (2026-06-17)
+++ v2 (2026-09-21)
@@ -854,51 +854,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 12:25</t>
+          <t>Прайс актуален на 21.09.2026 12:57</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -931,100 +931,100 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81229053</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>F1495B-5.25CD</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 13 см h5 см Blue Rim Kids P.L. Proff Cuisine [6]</t>
+          <t>Салатник  350 мл d 13 см h5 см Blue Rim Kids P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>371</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>433</v>
+        <v>403</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81229054</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>F1495B-6.25CD</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 16 см h6,5 см Blue Rim Kids P.L. Proff Cuisine [6]</t>
+          <t>Салатник  600 мл d 16 см h6,5 см Blue Rim Kids P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>554</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229047</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>F0087B-7CD</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 17,5 см Blue Rim Kids P.L. Proff Cuisine [9]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1082,51 +1082,51 @@
           <t>81229049</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>F0087B-9CD</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 22,5 см Blue Rim Kids P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>415</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>184</v>
+        <v>154</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229050</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>F0095B-7CD</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 150 мл d 17,5 см h3,9 см Blue Rim Kids P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1184,51 +1184,51 @@
           <t>81229052</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>F0095B-9CD</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 22,5 см h4,2 см Blue Rim Kids P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>701</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81229055</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>F1545B-180/F1546B-5.</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 180 мл d 7 см h7,8 см Blue Rim Kids Stackable P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>