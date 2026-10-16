--- v0 (2026-06-17)
+++ v1 (2026-10-16)
@@ -288,50 +288,51 @@
                                 <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpg"/>
                                 <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.jpg"/>
                                 <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.jpg"/>
                                 <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.jpg"/>
                                 <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.jpg"/>
                                 <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.jpg"/>
                                 <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpg"/>
                                 <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.jpg"/>
                                 <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.jpg"/>
                                 <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.jpg"/>
                                 <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.jpg"/>
                                 <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.jpg"/>
                                 <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.jpg"/>
                                 <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.jpg"/>
                                 <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.jpg"/>
                                 <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.jpg"/>
                                 <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.jpg"/>
                                 <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpg"/>
                                 <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.jpg"/>
                                 <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.jpg"/>
                                 <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.jpg"/>
                                 <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.jpg"/>
                                 <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.jpg"/>
                                 <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.jpg"/>
                                 <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.jpg"/>
+                                <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -3744,50 +3745,82 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Image109"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Image110"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -4061,78 +4094,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J112"/>
+  <dimension ref="A2:J113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 12:51</t>
+          <t>Прайс актуален на 16.10.2026 05:22</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -4180,255 +4213,255 @@
           <t>81229552</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>01-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см h2,2 см Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1153</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>128</v>
+        <v>268</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81229527</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>01-ZT-15-OV</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 15*8,5 см h2 см емкость для закусок Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>537</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>349</v>
       </c>
       <c r="I7" s="10">
-        <v>1906</v>
+        <v>2586</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229528</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>01-ZT-19-OV</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>697</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>453</v>
       </c>
       <c r="I8" s="10">
-        <v>2961</v>
+        <v>3322</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81229529</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>01-ZT-24-OV</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 24*14,5 см h3 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>829</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>3541</v>
+        <v>3306</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229530</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>01-ZT-29-OV</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 29*17,5 см h3,2 см Arel By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1213</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>2964</v>
+        <v>2643</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229531</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>01-ZT-34-OV</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 34*20,5 см h3,6 см Arel By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>2000</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>380</v>
+        <v>328</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81229521</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>01-AR-28-DT</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 24*15 см h1,8 см Arel By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1213</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222753</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>AR-34-DT</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 30*17,5 см h1,9 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -4452,255 +4485,255 @@
           <t>81229522</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>01-AR-38-DT</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 36*16,5 см h2 см Arel By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>2307</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>581</v>
+        <v>571</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81229523</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>01-AR-40-DT</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 36*21 см h2 см Arel By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2853</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>418</v>
+        <v>388</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222754</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>AR-50-DT</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 50*16 см h2,8 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>3417</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81229541</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>01-ZT-02-STB</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Блюдце 14*11 см h1,5 см кофейное для чашки арт. 81229538 Arel By Bone Innovation [6]          </t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>471</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81229540</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>01-ZT-01-STB</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Блюдце 25*17 см h2 см чайное для чашки арт. 81229535, 81229536 Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>793</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222747</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>GT-02-KT</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12 см h1,9 см кофейное для чашки арт. 81222746 Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>245</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1195</v>
+        <v>1184</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81229539</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>01-ZT-01-KT</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12 см h1,9 см кофейное для чашки арт. 81229538 Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>245</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>734</v>
+        <v>674</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81229546</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>01-GT-01-KT</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12 см h1,9 см кофейное для чашки арт. 81229545 Arel By Bone Innovation [6]     </t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -4724,3100 +4757,3134 @@
           <t>81229544</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>01-GT-01-CT</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 14 см h2 см чайное для чашки арт. 81229543 Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>307</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>833</v>
+        <v>377</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222745</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>GT-02-CT</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 15 см h2 см чайное для чашки арт. 81222744 Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>293</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1339</v>
+        <v>1328</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81222741</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>GT-16-KNS</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 16 см h2 см для бульонницы арт. 81222740 Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>423</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>274</v>
       </c>
       <c r="I24" s="10">
-        <v>3409</v>
+        <v>3590</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222743</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>GT-01-CPT</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 16 см h2 см чайное для чашки арт. 81222742 Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>293</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81229537</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>01-ZT-01-CT</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 16 см h2,1 см чайное для чашки арт. 81229535, 81229536 Arel By Bone Innovation [6]         </t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>351</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>2304</v>
+        <v>2148</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81222740</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>GT-11.5-JO</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Бульонница 400 мл d 11,5 см h6 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>583</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>378</v>
       </c>
       <c r="I27" s="10">
-        <v>1787</v>
+        <v>2168</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81222750</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>GT-01-VZ</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Ваза для цветов h13 см d 6,7/3,1 см Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1137</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>739</v>
       </c>
       <c r="I28" s="10">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81229534</t>
+          <t>81222731</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>01-MUG-03-KNK</t>
+          <t>MUG-02-KNK</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Кружка 270 мл белая d 8 см h10 см Arel By Bone Innovation [6]</t>
+          <t>Кружка 210 мл белая d 7,5 см h9,5 см Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>567</v>
+        <v>407</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>375</v>
+        <v>92</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81229549</t>
+          <t>81229534</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-01-ST</t>
+          <t>01-MUG-03-KNK</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Молочник соусник 60 мл 8,5*5,5 см h5,3 см Arel By Bone Innovation [6]</t>
+          <t>Кружка 270 мл белая d 8 см h10 см Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>604</v>
+        <v>567</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>172</v>
+        <v>351</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81229551</t>
+          <t>81229549</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>01-GT-04-TT</t>
+          <t>01-ZT-01-ST</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Набор для специй 4 предмета 20*8 см h7,5 см Arel By Bone Innovation [1]                     </t>
+          <t>Молочник соусник 60 мл 8,5*5,5 см h5,3 см Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>2813</v>
+        <v>604</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>204</v>
+        <v>171</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81229501</t>
+          <t>81229551</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>01-FL-23-CK</t>
+          <t>01-GT-04-TT</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23 см h5,8 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Набор для специй 4 предмета 20*8 см h7,5 см Arel By Bone Innovation [1]                     </t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>843</v>
+        <v>2813</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>329</v>
+        <v>196</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81229517</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>01-GT-08-JO</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Салатник 120 мл d 8 см h4 см емкость для закусок круглый фарфор Arel Stackable By Bone [6]</t>
+          <t>Салатник  120 мл d 8 см h4 см емкость для закусок круглый фарфор Arel Stackable By Bone [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>253</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>2267</v>
+        <v>2112</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81229511</t>
+          <t>81229713</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>01-GBR-30-CK</t>
+          <t>01-ZT-16-DKY</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл d 30 см h6 см Arel By Bone Innovation [1]</t>
+          <t>Салатник  250 мл 16*11 см h4 см емкость для закусок Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>2073</v>
+        <v>697</v>
       </c>
       <c r="H34" s="9">
-        <v/>
+        <v>453</v>
       </c>
       <c r="I34" s="10">
-        <v>240</v>
+        <v>1153</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81222730</t>
+          <t>81229714</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>ZT-26-OKS</t>
+          <t>01-ZT-18-DKY</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1250 мл 26*19,5 см h8 см Arel By Bone Innovation [6]</t>
+          <t>Салатник  300 мл 18*13 см емкость для закусок Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>2117</v>
+        <v>937</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>609</v>
       </c>
       <c r="I35" s="10">
-        <v>86</v>
+        <v>1342</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81229515</t>
+          <t>81229525</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-22-KS</t>
+          <t>01-ZT-18-OKS</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1250 мл d 22 см h7,8 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Салатник  350 мл 18*13,5 см h6 см емкость для закусок Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>1008</v>
+        <v>1137</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>958</v>
+        <v>838</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81229502</t>
+          <t>81229519</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>01-FL-25-CK</t>
+          <t>01-GT-12-JO</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 25 см h5,3 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Салатник  350 мл d 12 см h4,5 см емкость для закусок Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>1027</v>
+        <v>377</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>245</v>
       </c>
       <c r="I37" s="10">
-        <v>699</v>
+        <v>3529</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81222724</t>
+          <t>81229512</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>ZT-24-KS</t>
+          <t>01-ZT-15-KS</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1600 мл d 24 см h8 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Салатник  350 мл d 15 см h5 см емкость для закусок Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>1239</v>
+        <v>457</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>175</v>
+        <v>1460</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81229503</t>
+          <t>81229715</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>01-FL-28-CK</t>
+          <t>01-ZT-20-DKY</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1700 мл d 28 см h5,5 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Салатник  450 мл 20*14 см h5,6 см емкость для закусок Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>1264</v>
+        <v>1113</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>122</v>
+        <v>586</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81229713</t>
+          <t>81229520</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-16-DKY</t>
+          <t>01-GT-14-JO</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл 16*11 см h4 см емкость для закусок Arel By Bone Innovation [bb] [6]</t>
+          <t>Салатник  450 мл d 14 см h5,1 см емкость для закусок Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>697</v>
+        <v>553</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>359</v>
       </c>
       <c r="I40" s="10">
-        <v>1198</v>
+        <v>2344</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81229714</t>
+          <t>81229526</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-18-DKY</t>
+          <t>01-ZT-20-OKS</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл 18*13 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Салатник  500 мл 20*15 см h6,3 см Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>937</v>
+        <v>1476</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>1331</v>
+        <v>322</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81229525</t>
+          <t>81222723</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-18-OKS</t>
+          <t>ZT-16-KS</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл 18*13,5 см h6 см Arel By Bone Innovation [6]</t>
+          <t>Салатник  500 мл d 16 см h6 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>1137</v>
+        <v>527</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>342</v>
       </c>
       <c r="I42" s="10">
-        <v>839</v>
+        <v>1397</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81229519</t>
+          <t>81229513</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>01-GT-12-JO</t>
+          <t>01-ZT-18-KS</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12 см h4,5 см Arel Stackable By Bone Innovation [6]</t>
+          <t>Салатник  650 мл d 18 см h6,5 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>377</v>
+        <v>641</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>3666</v>
+        <v>1041</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81229512</t>
+          <t>81229500</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-15-KS</t>
+          <t>01-FL-21-CK</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 15 см h5 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Салатник  800 мл d 21 см h4,5 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>457</v>
+        <v>773</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>1501</v>
+        <v>841</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81229715</t>
+          <t>81229514</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-20-DKY</t>
+          <t>01-ZT-20-KS</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл 20*14 см h5,6 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Салатник  900 мл d 20 см h6,5 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>1113</v>
+        <v>823</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>483</v>
+        <v>897</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81229520</t>
+          <t>81229510</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>01-GT-14-JO</t>
+          <t>01-GBR-27-CK</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 14 см h5,1 см Arel Stackable By Bone Innovation [6]</t>
+          <t>Салатник  950 мл d 27 см h5,5 см Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>553</v>
+        <v>1673</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>1693</v>
+        <v>339</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81229526</t>
+          <t>81229501</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-20-OKS</t>
+          <t>01-FL-23-CK</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 20*15 см h6,3 см Arel By Bone Innovation [6]</t>
+          <t>Салатник 1000 мл d 23 см h5,8 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>1476</v>
+        <v>843</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>303</v>
+        <v>408</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81222723</t>
+          <t>81229511</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>ZT-16-KS</t>
+          <t>01-GBR-30-CK</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 16 см h6 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Салатник 1200 мл d 30 см h6 см Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>527</v>
+        <v>2073</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>1495</v>
+        <v>251</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81229513</t>
+          <t>81222730</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-18-KS</t>
+          <t>ZT-26-OKS</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 18 см h6,5 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Салатник 1250 мл 26*19,5 см h8 см Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>641</v>
+        <v>2117</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>1355</v>
+        <v>145</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81229500</t>
+          <t>81229515</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>01-FL-21-CK</t>
+          <t>01-ZT-22-KS</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 21 см h4,5 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Салатник 1250 мл d 22 см h7,8 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>773</v>
+        <v>1008</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>1033</v>
+        <v>918</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81229514</t>
+          <t>81229502</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-20-KS</t>
+          <t>01-FL-25-CK</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 20 см h6,5 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Салатник 1300 мл d 25 см h5,3 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>823</v>
+        <v>1027</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>1031</v>
+        <v>1212</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81229510</t>
+          <t>81222724</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>01-GBR-27-CK</t>
+          <t>ZT-24-KS</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Салатник 950 мл d 27 см h5,5 см Arel By Bone Innovation [1]</t>
+          <t>Салатник 1600 мл d 24 см h8 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>1673</v>
+        <v>1239</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>136</v>
+        <v>331</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81229550</t>
+          <t>81229503</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>01-GT-01-PCT</t>
+          <t>01-FL-28-CK</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Салфетница 11*5,5 см h7,5 см Arel By Bone Innovation [6]</t>
+          <t>Салатник 1700 мл d 28 см h5,5 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>817</v>
+        <v>1264</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>243</v>
+        <v>0</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81229554</t>
+          <t>81229550</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>01-GT-01-PB</t>
+          <t>01-GT-01-PCT</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Сахарница 130 мл d 7,5 см h5,5 см с крышкой Arel By Bone Innovation [6]</t>
+          <t>Салфетница 11*5,5 см h7,5 см Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>632</v>
+        <v>817</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>35</v>
+        <v>222</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81229516</t>
+          <t>81229554</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>01-GT-06-JO</t>
+          <t>01-GT-01-PB</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл d 6 см h2,5 см круглый фарфор Arel Stackable By Bone Innovation [6]</t>
+          <t>Сахарница 130 мл d 7,5 см h5,5 см с крышкой Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>197</v>
+        <v>632</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>9249</v>
+        <v>2</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81222725</t>
+          <t>81229516</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>ZT-09-CK</t>
+          <t>01-GT-06-JO</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 9 см h2,2 см круглый Arel By Bone Innovation [6]</t>
+          <t>Соусник  30 мл d 6 см h2,5 см круглый фарфор Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>238</v>
+        <v>197</v>
       </c>
       <c r="H56" s="9">
-        <v/>
+        <v>128</v>
       </c>
       <c r="I56" s="10">
-        <v>2745</v>
+        <v>8471</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81229710</t>
+          <t>81222725</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-10-DKY</t>
+          <t>ZT-09-CK</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл 10*7 см h2,7 см емкость для закусок овальный Arel By Bone Innovation [bb] [6]</t>
+          <t>Соусник  50 мл d 9 см h2,2 см круглый Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>437</v>
+        <v>238</v>
       </c>
       <c r="H57" s="9">
-        <v/>
+        <v>154</v>
       </c>
       <c r="I57" s="10">
-        <v>1213</v>
+        <v>3498</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81222732</t>
+          <t>81229710</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>ZT-01-ST</t>
+          <t>01-ZT-10-DKY</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл 8,1*4,9 см h5,5 см овальный Arel By Bone Innovation [1]</t>
+          <t>Соусник  60 мл 10*7 см h2,7 см емкость для закусок овальный Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>703</v>
+        <v>437</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>716</v>
+        <v>1212</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81229524</t>
+          <t>81222732</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-11-OKS</t>
+          <t>ZT-01-ST</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл 11*8 см h5 см круглый фарфор Arel By Bone Innovation [6]</t>
+          <t>Соусник  60 мл 8,1*4,9 см h5,5 см овальный Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>637</v>
+        <v>703</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>3293</v>
+        <v>716</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81229532</t>
+          <t>81229524</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>01-AR-13-KS</t>
+          <t>01-ZT-11-OKS</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 10*9 см h3,5 см емкость для закусок прямоуг. Arel By Bone Innovation [bb] [6]</t>
+          <t>Соусник  70 мл 11*8 см h5 см круглый фарфор Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>509</v>
+        <v>637</v>
       </c>
       <c r="H60" s="9">
-        <v/>
+        <v>414</v>
       </c>
       <c r="I60" s="10">
-        <v>619</v>
+        <v>3771</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81222726</t>
+          <t>81229532</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>ZT-11-CK</t>
+          <t>01-AR-13-KS</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 11 см h2,5 см емкость для закусок круглый Arel By Bone Innovation [6]</t>
+          <t>Соусник 100 мл 10*9 см h3,5 см емкость для закусок прямоуг. Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>300</v>
+        <v>509</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>3565</v>
+        <v>644</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81229711</t>
+          <t>81222726</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-12-DKY</t>
+          <t>ZT-11-CK</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Соусник 110 мл 12*8 см h3,4 см емкость для закусок овальный Arel By Bone Innovation [bb] [6]</t>
+          <t>Соусник 100 мл d 11 см h2,5 см емкость для закусок круглый Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>473</v>
+        <v>300</v>
       </c>
       <c r="H62" s="9">
-        <v/>
+        <v>195</v>
       </c>
       <c r="I62" s="10">
-        <v>1195</v>
+        <v>3535</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81229533</t>
+          <t>81229711</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>01-AR-15-KS</t>
+          <t>01-ZT-12-DKY</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл 11*10 см h3,5 см емкость для закусок прямоуг. Arel By Bone Innovation [bb] [6]</t>
+          <t>Соусник 110 мл 12*8 см h3,4 см емкость для закусок овальный Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>689</v>
+        <v>473</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>623</v>
+        <v>1126</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81229553</t>
+          <t>81229533</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>01-GT-01-SK</t>
+          <t>01-AR-15-KS</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Соусник 130 мл d 7,5 см h4,5 см емкость для снеков/закусок Arel Stackable By Bone Innovation [6]</t>
+          <t>Соусник 120 мл 11*10 см h3,5 см емкость для закусок прямоуг. Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>440</v>
+        <v>689</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>298</v>
+        <v>456</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81229712</t>
+          <t>81229553</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-14-DKY</t>
+          <t>01-GT-01-SK</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл 14*10 см h3,5 см емкость для закусок овальный Arel By Bone Innovation [bb] [6]</t>
+          <t>Соусник 130 мл d 7,5 см h4,5 см емкость для снеков/закусок Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>573</v>
+        <v>440</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>526</v>
+        <v>261</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81222727</t>
+          <t>81229712</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>ZT-13-CK</t>
+          <t>01-ZT-14-DKY</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл d 13 см h2,9 см емкость для закусок круглый Arel By Bone Innovation [6]</t>
+          <t>Соусник 150 мл 14*10 см h3,5 см емкость для закусок овальный Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>358</v>
+        <v>573</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>3259</v>
+        <v>427</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81222749</t>
+          <t>81222727</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>GT-01-SF</t>
+          <t>ZT-13-CK</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл d 8,5 см h4,5 см емкость для снеков/закусок круглый Arel By Bone Innovation [6]</t>
+          <t>Соусник 150 мл d 13 см h2,9 см емкость для закусок круглый Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>387</v>
+        <v>358</v>
       </c>
       <c r="H67" s="9">
-        <v/>
+        <v>232</v>
       </c>
       <c r="I67" s="10">
-        <v>2397</v>
+        <v>3595</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81229547</t>
+          <t>81222749</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-02-SO</t>
+          <t>GT-01-SF</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл с ручкой 12,5*7,5 см h7,3 см фарфор Arel By Bone Innovation [1]</t>
+          <t>Соусник 150 мл d 8,5 см h4,5 см емкость для снеков/закусок круглый Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>937</v>
+        <v>387</v>
       </c>
       <c r="H68" s="9">
-        <v/>
+        <v>251</v>
       </c>
       <c r="I68" s="10">
-        <v>912</v>
+        <v>2386</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81229518</t>
+          <t>81229547</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>01-GT-10-JO</t>
+          <t>01-ZT-02-SO</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Соусник 160 мл d 10 см h4 см круглый фарфор Arel Stackable By Bone Innovation [6]</t>
+          <t>Соусник 150 мл с ручкой 12,5*7,5 см h7,3 см фарфор Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>303</v>
+        <v>937</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>2323</v>
+        <v>912</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81222728</t>
+          <t>81229518</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>ZT-15-CK</t>
+          <t>01-GT-10-JO</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Соусник 220 мл d 15 см h3 см емкость для закусок круглый Arel By Bone Innovation [6]</t>
+          <t>Соусник 160 мл d 10 см h4 см круглый фарфор Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>483</v>
+        <v>303</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>1195</v>
+        <v>2222</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81229548</t>
+          <t>81222728</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-01-SO</t>
+          <t>ZT-15-CK</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл с ручкой 14,8*8 см h8,5 см фарфор Arel By Bone Innovation [1]</t>
+          <t>Соусник 220 мл d 15 см h3 см емкость для закусок круглый Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>1095</v>
+        <v>483</v>
       </c>
       <c r="H71" s="9">
-        <v/>
+        <v>313</v>
       </c>
       <c r="I71" s="10">
-        <v>286</v>
+        <v>1196</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81222748</t>
+          <t>81229548</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>GT-01-YM</t>
+          <t>01-ZT-01-SO</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Соусник d 5,5 см h4,2 см подставка для яйца круглый Arel By Bone Innovation [6]</t>
+          <t>Соусник 250 мл с ручкой 14,8*8 см h8,5 см фарфор Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>231</v>
+        <v>1095</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>1178</v>
+        <v>275</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81222751</t>
+          <t>81222748</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>GT-01-SO</t>
+          <t>GT-01-YM</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник 150 мл 7,8*6,6 см h8 см Arel By Bone Innovation [1]</t>
+          <t>Соусник d 5,5 см h4,2 см подставка для яйца круглый Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>943</v>
+        <v>231</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>189</v>
+        <v>1139</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81222752</t>
+          <t>81222751</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t>GT-02-SO</t>
+          <t>GT-01-SO</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник 80 мл 6,2*5,1 см h6,4 см Arel By Bone Innovation [1]</t>
+          <t>Соусник молочник 150 мл 7,8*6,6 см h8 см Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>813</v>
+        <v>943</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81229491</t>
+          <t>81222752</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-15-DZ</t>
+          <t>GT-02-SO</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 15 см h1,7 см Arel белая By Bone Innovation [bb] [6]</t>
+          <t>Соусник молочник 80 мл 6,2*5,1 см h6,4 см Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>322</v>
+        <v>813</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>3813</v>
+        <v>76</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81222735</t>
+          <t>81229491</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>GT-17-DZ</t>
+          <t>01-ZT-15-DZ</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 17 см h1,5 см Classic Arel белая By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 15 см h1,7 см Arel белая By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>337</v>
+        <v>322</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>1195</v>
+        <v>4024</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81229492</t>
+          <t>81222735</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-17-DZ</t>
+          <t>GT-17-DZ</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 17 см h1,7 см Arel белая By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 17 см h1,5 см Classic Arel белая By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="H77" s="9">
-        <v/>
+        <v>219</v>
       </c>
       <c r="I77" s="10">
-        <v>3563</v>
+        <v>2818</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81229486</t>
+          <t>81229492</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>01-GT-18-DZ</t>
+          <t>01-ZT-17-DZ</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 18 см h1,9 см Classic Arel белая By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 17 см h1,7 см Arel белая By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>363</v>
+        <v>341</v>
       </c>
       <c r="H78" s="9">
-        <v/>
+        <v>221</v>
       </c>
       <c r="I78" s="10">
-        <v>5783</v>
+        <v>3497</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81229493</t>
+          <t>81229486</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-19-DZ</t>
+          <t>01-GT-18-DZ</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 19 см h1,7 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 18 см h1,9 см Classic Arel белая By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>389</v>
+        <v>363</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>4405</v>
+        <v>5408</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81222736</t>
+          <t>81229493</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>GT-19-DZ</t>
+          <t>01-ZT-19-DZ</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 19 см h2 см Classic Arel By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 19 см h1,7 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>389</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>3870</v>
+        <v>4769</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81229494</t>
+          <t>81222736</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-21-DZ</t>
+          <t>GT-19-DZ</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 21 см h1,7 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 19 см h2 см Classic Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>427</v>
+        <v>389</v>
       </c>
       <c r="H81" s="9">
-        <v/>
+        <v>252</v>
       </c>
       <c r="I81" s="10">
-        <v>3281</v>
+        <v>3865</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81229487</t>
+          <t>81229494</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>01-GT-21-DZ</t>
+          <t>01-ZT-21-DZ</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 21 см h2 см Classic Arel By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 21 см h1,7 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>437</v>
+        <v>427</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>11589</v>
+        <v>5003</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81229495</t>
+          <t>81229487</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-23-DZ</t>
+          <t>01-GT-21-DZ</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 23 см h2 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 21 см h2 см Classic Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>490</v>
+        <v>437</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>5098</v>
+        <v>9934</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81222737</t>
+          <t>81229495</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>GT-23-DZ</t>
+          <t>01-ZT-23-DZ</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 23 см h2 см Classic Arel By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 23 см h2 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>4795</v>
+        <v>6007</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81229488</t>
+          <t>81222737</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>01-GT-24-DZ</t>
+          <t>GT-23-DZ</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 24 см h2,3 см Classic Arel By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 23 см h2 см Classic Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>517</v>
+        <v>483</v>
       </c>
       <c r="H85" s="9">
-        <v/>
+        <v>313</v>
       </c>
       <c r="I85" s="10">
-        <v>4116</v>
+        <v>4736</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81229496</t>
+          <t>81229488</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-25-DZ</t>
+          <t>01-GT-24-DZ</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25 см h2,3 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 24 см h2,3 см Classic Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>543</v>
+        <v>517</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>3966</v>
+        <v>6173</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81222738</t>
+          <t>81229496</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>GT-25-DZ</t>
+          <t>01-ZT-25-DZ</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25 см h2,3 см Classic Arel By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 25 см h2,3 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>543</v>
       </c>
       <c r="H87" s="9">
-        <v/>
+        <v>352</v>
       </c>
       <c r="I87" s="10">
-        <v>4795</v>
+        <v>3612</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81229497</t>
+          <t>81222738</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-27-DZ</t>
+          <t>GT-25-DZ</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 27 см h2,3 см Arel By Bone Innovation [bb] [6] </t>
+          <t>Тарелка d 25 см h2,3 см Classic Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>648</v>
+        <v>543</v>
       </c>
       <c r="H88" s="9">
-        <v/>
+        <v>352</v>
       </c>
       <c r="I88" s="10">
-        <v>4057</v>
+        <v>4783</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81229489</t>
+          <t>81229497</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>01-GT-27-DZ</t>
+          <t>01-ZT-27-DZ</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 27 см h2,5 см Classic Arel By Bone Innovation [bb] [6] </t>
+          <t>Тарелка d 27 см h2,3 см Arel By Bone Innovation [bb] [6] </t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>648</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>6516</v>
+        <v>4138</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81229498</t>
+          <t>81229489</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-30-DZ</t>
+          <t>01-GT-27-DZ</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 30 см h2,3 см Arel By Bone Innovation [bb] [6] </t>
+          <t>Тарелка d 27 см h2,5 см Classic Arel By Bone Innovation [bb] [6] </t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>1093</v>
+        <v>648</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>822</v>
+        <v>5251</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81229490</t>
+          <t>81229498</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>HA-AR-ZT-30 DZ</t>
+          <t>01-ZT-30-DZ</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 30 см h2,5 см Classic Arel By Bone Innovation [bb] [6] </t>
+          <t>Тарелка d 30 см h2,3 см Arel By Bone Innovation [bb] [6] </t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>860</v>
+        <v>1093</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>4352</v>
+        <v>721</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81222739</t>
+          <t>81229490</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>GT-23-CK</t>
+          <t>HA-AR-ZT-30 DZ</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 300 мл d 23 см h3,5 см для пасты, для супа Arel By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 30 см h2,5 см Classic Arel By Bone Innovation [bb] [6] </t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>637</v>
+        <v>860</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>980</v>
+        <v>4497</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81229506</t>
+          <t>81222739</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>01-GT-25-CK</t>
+          <t>GT-23-CK</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 25 см h5,4 см для пасты, для супа Arel By Bone Innovation [bb] [6]</t>
+          <t>Тарелка глубокая 300 мл d 23 см h3,5 см для пасты, для супа Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>1023</v>
+        <v>637</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>776</v>
+        <v>1178</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81229504</t>
+          <t>81229506</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-25-CK</t>
+          <t>01-GT-25-CK</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 25 см h6,2 см для пасты, для супа Arel By Bone Innovation [bb] [6]</t>
+          <t>Тарелка глубокая 400 мл d 25 см h5,4 см для пасты, для супа Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>987</v>
+        <v>1023</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>484</v>
+        <v>647</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81222755</t>
+          <t>81229504</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>AT-23-CK</t>
+          <t>01-ZT-25-CK</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 450 мл d 23 см h8,3 см для пасты, для супа Arel By Bone Innovation [6]</t>
+          <t>Тарелка глубокая 400 мл d 25 см h6,2 см для пасты, для супа Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>1337</v>
+        <v>987</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>571</v>
+        <v>388</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81229507</t>
+          <t>81222755</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>01-GT-28-CK</t>
+          <t>AT-23-CK</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 480 мл d 28 см h5,8 см для пасты, для супа Arel By Bone Innovation [bb] [6]</t>
+          <t>Тарелка глубокая 450 мл d 23 см h8,3 см для пасты, для супа Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>1197</v>
+        <v>1337</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>584</v>
+        <v>572</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81229499</t>
+          <t>81229507</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-21-CK</t>
+          <t>01-GT-28-CK</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 500 мл d 21 см h3,3 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Тарелка глубокая 480 мл d 28 см h5,8 см для пасты, для супа Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>497</v>
+        <v>1197</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>799</v>
+        <v>560</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81229505</t>
+          <t>81229499</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-27-CK</t>
+          <t>01-ZT-21-CK</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 500 мл d 27 см h6,2 см для пасты, для супа Arel By Bone Innovation [bb] [6]</t>
+          <t>Тарелка глубокая 500 мл d 21 см h3,3 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>1049</v>
+        <v>497</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>658</v>
+        <v>739</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81222733</t>
+          <t>81229505</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>HL-16-RD</t>
+          <t>01-ZT-27-CK</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 16 см h2,3 см Arel Stackable By Bone Innovation [6]</t>
+          <t>Тарелка глубокая 500 мл d 27 см h6,2 см для пасты, для супа Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>573</v>
+        <v>1049</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>487</v>
+        <v>904</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81200589</t>
+          <t>81222733</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>01-HL-19-RD</t>
+          <t>HL-16-RD</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 19 см h2,2 см Arel Stackable By Bone Innovation [6]</t>
+          <t>Тарелка с бортом d 16 см h2,3 см Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>817</v>
+        <v>573</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>858</v>
+        <v>459</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81229508</t>
+          <t>81200589</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>01-HL-23-RD</t>
+          <t>01-HL-19-RD</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 23 см h2,4 см Arel Stackable By Bone Innovation [6]</t>
+          <t>Тарелка с бортом d 19 см h2,2 см Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>1108</v>
+        <v>817</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>6302</v>
+        <v>583</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81222734</t>
+          <t>81229508</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>HL-25-RD</t>
+          <t>01-HL-23-RD</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 25 см h2,4 см Arel Stackable By Bone Innovation [6]</t>
+          <t>Тарелка с бортом d 23 см h2,4 см Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>1189</v>
+        <v>1108</v>
       </c>
       <c r="H102" s="9">
-        <v/>
+        <v>720</v>
       </c>
       <c r="I102" s="10">
-        <v>531</v>
+        <v>6149</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81229509</t>
+          <t>81222734</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>01-HL-27-RD</t>
+          <t>HL-25-RD</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 27 см h2,8 см Arel Stackable By Bone Innovation [6]</t>
+          <t>Тарелка с бортом d 25 см h2,4 см Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>1378</v>
+        <v>1189</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>4893</v>
+        <v>514</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81229542</t>
+          <t>81229509</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>01-GT-01-DM</t>
+          <t>01-HL-27-RD</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Чайник 850 мл d 14,5 см h13,5 см Arel By Bone Innovation [1] </t>
+          <t>Тарелка с бортом d 27 см h2,8 см Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>2213</v>
+        <v>1378</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>618</v>
+        <v>4851</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81229543</t>
+          <t>81229542</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>01-GT-01-CF</t>
+          <t>01-GT-01-DM</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Чашка 175 мл чайная d 7 см h5,2 см Arel Stackable By Bone Innovation [6]</t>
+          <t>Чайник 850 мл d 14,5 см h13,5 см Arel By Bone Innovation [1] </t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>450</v>
+        <v>2213</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>891</v>
+        <v>580</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81222744</t>
+          <t>81229543</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>GT-02-CF</t>
+          <t>01-GT-01-CF</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Чашка 220 мл чайная d 8,3 см h6,5 см Arel Stackable By Bone Innovation [6]</t>
+          <t>Чашка 175 мл чайная d 7 см h5,2 см Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>418</v>
+        <v>450</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>1195</v>
+        <v>352</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81229535</t>
+          <t>81222744</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-01-CF</t>
+          <t>GT-02-CF</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Чашка 220 мл чайная d 9 см h6,5 см Arel By Bone Innovation [6]</t>
+          <t>Чашка 220 мл чайная d 8,3 см h6,5 см Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>515</v>
+        <v>418</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>2521</v>
+        <v>1184</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81222742</t>
+          <t>81229535</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>GT-01-CPF</t>
+          <t>01-ZT-01-CF</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Чашка 280 мл чайная d 9,5 см h6 см Arel Stackable By Bone Innovation [6]</t>
+          <t>Чашка 220 мл чайная d 9 см h6,5 см Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>1221</v>
+        <v>2376</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81229536</t>
+          <t>81222742</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-02-CF</t>
+          <t>GT-01-CPF</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Arel By Bone Innovation [6]</t>
+          <t>Чашка 280 мл чайная d 9,5 см h6 см Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>450</v>
+        <v>493</v>
       </c>
       <c r="H109" s="9">
-        <v/>
+        <v>320</v>
       </c>
       <c r="I109" s="10">
-        <v>62</v>
+        <v>1222</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81229545</t>
+          <t>81229536</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>01-GT-01-KF</t>
+          <t>01-ZT-02-CF</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная d 5,8 см h4,7 см Arel Stackable By Bone Innovation [6]</t>
+          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>240</v>
+        <v>450</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81229538</t>
+          <t>81229545</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-01-KF</t>
+          <t>01-GT-01-KF</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная d 6,5 см h5 см Arel By Bone Innovation [6]</t>
+          <t>Чашка 75 мл кофейная d 5,8 см h4,7 см Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>293</v>
+        <v>240</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81222746</t>
+          <t>81229538</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>GT-02-KF</t>
+          <t>01-ZT-01-KF</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Чашка 80 мл кофейная d 5,3 см h5,3 см Arel Stackable By Bone Innovation [6]</t>
+          <t>Чашка 75 мл кофейная d 6,5 см h5 см Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>293</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>1195</v>
+        <v>800</v>
       </c>
       <c r="J112" s="4"/>
+    </row>
+    <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="4"/>
+      <c r="B113" s="5"/>
+      <c r="C113" s="6" t="inlineStr">
+        <is>
+          <t>81222746</t>
+        </is>
+      </c>
+      <c r="D113" s="7" t="inlineStr">
+        <is>
+          <t>GT-02-KF</t>
+        </is>
+      </c>
+      <c r="E113" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 80 мл кофейная d 5,3 см h5,3 см Arel Stackable By Bone Innovation [6]</t>
+        </is>
+      </c>
+      <c r="F113" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G113" s="9">
+        <v>293</v>
+      </c>
+      <c r="H113" s="9">
+        <v>190</v>
+      </c>
+      <c r="I113" s="10">
+        <v>1184</v>
+      </c>
+      <c r="J113" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>