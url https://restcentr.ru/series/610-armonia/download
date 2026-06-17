--- v0 (2026-06-17)
+++ v1 (2026-06-17)
@@ -1382,51 +1382,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 12:07</t>
+          <t>Прайс актуален на 17.06.2026 16:25</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1882,51 +1882,51 @@
           <t>81229762</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>TN-AL-FL-21-CK</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Салатник 800 мл d 21 см Armonia By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1176</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>759</v>
+        <v>739</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81229432</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>TN-AI-GT-06-JO</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Соусник  30 мл d 6 см круглый фарфор Armonia Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>