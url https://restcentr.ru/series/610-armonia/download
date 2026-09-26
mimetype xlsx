--- v1 (2026-06-17)
+++ v2 (2026-09-26)
@@ -1382,51 +1382,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 16:25</t>
+          <t>Прайс актуален на 26.09.2026 23:40</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1459,236 +1459,236 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81229433</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>TN-AI-ZT-24-OV</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14 см Armonia By Bone Innovation [bb] [6]</t>
+          <t>Блюдо овальное 24*14,5 см h2,8 см Armonia By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>918</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1880</v>
+        <v>1804</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81229434</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>TN-AI-ZT-29-OV</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 29*17 см Armonia By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1950</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>3323</v>
+        <v>3293</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229435</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>TN-AI-ZT-34-OV</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 34*20 см Armonia By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1696</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>593</v>
+        <v>561</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81229436</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>TN-AI-AR-28-DT</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 24*15 см Armonia By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1157</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>3160</v>
+        <v>3157</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229650</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>TN-AI-AR-38-DT</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 35*16 см Armonia By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1961</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229651</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>TN-AI-AR-40-DT</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 35*21 см Armonia By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>2832</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>426</v>
+        <v>409</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81229466</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>TN-AI-ZT-01-KT</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12 cм кофейное для чашки арт. 81229438 Armonia By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -1712,527 +1712,527 @@
           <t>81229465</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>TN-AI-ZT-01-CT</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 15,5 cм чайное для чашки арт. 81229437 Armonia By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>653</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>3945</v>
+        <v>3851</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81229426</t>
+          <t>81229430</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>TN-AI-FL-23-CK</t>
+          <t>TN-AI-ZT-15-KS</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23 см Armonia By Bone Innovation [bb] [6]</t>
+          <t>Салатник  350 мл d 15 см емкость для закусок Armonia By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1365</v>
+        <v>494</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>2931</v>
+        <v>745</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81229427</t>
+          <t>81229431</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>TN-AI-FL-25-CK</t>
+          <t>TN-AI-ZT-18-KS</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 25 см Armonia By Bone Innovation [bb] [6]</t>
+          <t>Салатник  650 мл d 18 см Armonia By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1137</v>
+        <v>1273</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>3019</v>
+        <v>2406</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81229430</t>
+          <t>81229762</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>TN-AI-ZT-15-KS</t>
+          <t>TN-AL-FL-21-CK</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 15 см Armonia By Bone Innovation [bb] [6]</t>
+          <t>Салатник  800 мл d 21 см Armonia By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>494</v>
+        <v>1176</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>824</v>
+        <v>654</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81229431</t>
+          <t>81229426</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>TN-AI-ZT-18-KS</t>
+          <t>TN-AI-FL-23-CK</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 18 см Armonia By Bone Innovation [bb] [6]</t>
+          <t>Салатник 1000 мл d 23 см Armonia By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1273</v>
+        <v>1365</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>2676</v>
+        <v>2796</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81229762</t>
+          <t>81229427</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>TN-AL-FL-21-CK</t>
+          <t>TN-AI-FL-25-CK</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 21 см Armonia By Bone Innovation [bb] [6]</t>
+          <t>Салатник 1300 мл d 25 см Armonia By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1176</v>
+        <v>1137</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>739</v>
+        <v>2956</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81229432</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>TN-AI-GT-06-JO</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Соусник  30 мл d 6 см круглый фарфор Armonia Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>273</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>3047</v>
+        <v>2469</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81229421</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>TN-AI-ZT-21-DZ</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21 см Armonia By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>757</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>2330</v>
+        <v>2140</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81229422</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>TN-AI-ZT-23-DZ</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23 см Armonia By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>856</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>5666</v>
+        <v>5522</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81229423</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>TN-AI-ZT-25-DZ</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 25 см Armonia By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>905</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>2158</v>
+        <v>1927</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81229424</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>TN-AI-ZT-27-DZ</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см Armonia By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1273</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>3912</v>
+        <v>3752</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81229428</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>TN-AI-ZT-25-CK</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 25 см для пасты, для супа Armonia By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1794</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>722</v>
+        <v>634</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81229425</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>TN-AI-ZT-21-CK</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 450 мл d 21 см Armonia By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>494</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>3541</v>
+        <v>3417</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81221525</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>TN-AI-UF-23-CK</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 450 мл d 23 см h8,5 см для пасты, для супа Armonia By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1625</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81229429</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>TN-AI-ZT-27-CK</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 500 мл d 27 см для пасты, для супа Armonia By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1225</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>590</v>
+        <v>541</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81221546</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>TN-AI-UF-26-CK</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 650 мл d 26 см h9,5 см для пасты, для супа Armonia By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>