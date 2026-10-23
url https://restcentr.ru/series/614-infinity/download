--- v0 (2026-06-13)
+++ v1 (2026-10-23)
@@ -2768,51 +2768,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 09:02</t>
+          <t>Прайс актуален на 24.10.2026 01:18</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2894,323 +2894,323 @@
           <t>81229155</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-19-OV</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1263</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229156</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-24-OV</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14,5 см Infinity By Bone Innovation [bb] [6]</t>
+          <t>Блюдо овальное 24*14,5 см h2,8 см Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1407</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81229157</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-29-OV</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 29*17 см Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>2112</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229158</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-34-OV</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 34*20 см Infinity By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1896</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229159</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>HA-IN-AR-28-DT</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 24*15 см Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1815</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>1179</v>
       </c>
       <c r="I11" s="10">
-        <v>613</v>
+        <v>588</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81229160</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>HA-IN-AR-38-DT</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 35*16 см Infinity By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>2533</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81229161</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>HA-IN-AR-40-DT</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 35*21 см Infinity By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>3144</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81229473</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-01-KT</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12 см кофейное для чашки арт. 81229471 Infinity By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>344</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81229472</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-01-CT</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 16 см чайное для чашки арт. 81229469, 81229470 Infinity By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>611</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1009</v>
+        <v>941</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81229173</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-01-KFT</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 75 мл Infinity By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -3268,765 +3268,765 @@
           <t>81229176</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-01-ST</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Молочник 60 мл Infinity By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1092</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>595</v>
+        <v>584</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81229178</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>HA-IN-GT-04-TT</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 4 предмета Infinity By Bone Innovation [1]                     </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>4878</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81229133</t>
+          <t>81229167</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-FL-23-CK</t>
+          <t>HA-IN-ZT-16-DKY</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23 см Infinity By Bone Innovation [bb] [6]</t>
+          <t>Салатник  250 мл 16*11 см емкость для закусок Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1295</v>
+        <v>1157</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81229141</t>
+          <t>81229168</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-GBR-30-CK</t>
+          <t>HA-IN-ZT-18-DKY</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл d 30 см Infinity By Bone Innovation [1]</t>
+          <t>Салатник  300 мл 18*13 см емкость для закусок Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>2398</v>
+        <v>1345</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81229145</t>
+          <t>81229149</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-22-KS</t>
+          <t>HA-IN-GT-12-JO</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1250 мл d 22 см Infinity By Bone Innovation [bb] [6]</t>
+          <t>Салатник  350 мл d 12 см емкость для закусок Infinity Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1285</v>
+        <v>832</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>580</v>
+        <v>434</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81229134</t>
+          <t>81229142</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-FL-25-CK</t>
+          <t>HA-IN-ZT-15-KS</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 25 см Infinity By Bone Innovation [bb] [1]</t>
+          <t>Салатник  350 мл d 15 см емкость для закусок Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1168</v>
+        <v>549</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>356</v>
       </c>
       <c r="I23" s="10">
-        <v>150</v>
+        <v>1316</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81229135</t>
+          <t>81229152</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-FL-28-CK</t>
+          <t>HA-IN-ZT-18-OKS</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1700 мл d 28 см Infinity By Bone Innovation [bb] [1]</t>
+          <t>Салатник  350 мл d 18 см емкость для закусок Infinity By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1495</v>
+        <v>1586</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>31</v>
+        <v>247</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81229167</t>
+          <t>81229169</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-16-DKY</t>
+          <t>HA-IN-ZT-20-DKY</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл 16*11 см Infinity By Bone Innovation [bb] [6]</t>
+          <t>Салатник  450 мл 20*14 см емкость для закусок Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>1157</v>
+        <v>1269</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81229168</t>
+          <t>81229150</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-18-DKY</t>
+          <t>HA-IN-GT-14-JO</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл 18*13 см Infinity By Bone Innovation [bb] [6]</t>
+          <t>Салатник  450 мл d 14 см h5,1 см емкость для закусок Infinity Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1345</v>
+        <v>1103</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>98</v>
+        <v>1455</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81229149</t>
+          <t>81229153</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-GT-12-JO</t>
+          <t>HA-IN-ZT-20-OKS</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12 см Infinity Stackable By Bone Innovation [6]</t>
+          <t>Салатник  500 мл d 20 см Infinity By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>832</v>
+        <v>3576</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>513</v>
+        <v>723</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81229142</t>
+          <t>81229143</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-15-KS</t>
+          <t>HA-IN-ZT-18-KS</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 15 см Infinity By Bone Innovation [bb] [6]</t>
+          <t>Салатник  650 мл d 18 см Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>549</v>
+        <v>1025</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1350</v>
+        <v>179</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81229152</t>
+          <t>81229132</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-18-OKS</t>
+          <t>HA-IN-FL-21-CK</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 18 см Infinity By Bone Innovation [1]</t>
+          <t>Салатник  800 мл d 21 см Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>1586</v>
+        <v>1202</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>247</v>
+        <v>269</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81229169</t>
+          <t>81229144</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-20-DKY</t>
+          <t>HA-IN-ZT-20-KS</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл 20*14 см Infinity By Bone Innovation [bb] [6]</t>
+          <t>Салатник  900 мл d 20 см h6,5 см Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>1269</v>
+        <v>897</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>0</v>
+        <v>525</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81229150</t>
+          <t>81229140</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-GT-14-JO</t>
+          <t>HA-IN-GBR-27-CK</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 14 см h5,1 см Infinity Stackable By Bone Innovation [6]</t>
+          <t>Салатник  950 мл d 27 см Infinity By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>1103</v>
+        <v>2075</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>1505</v>
+        <v>215</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81229153</t>
+          <t>81229133</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-20-OKS</t>
+          <t>HA-IN-FL-23-CK</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 20 см Infinity By Bone Innovation [1]</t>
+          <t>Салатник 1000 мл d 23 см Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>3576</v>
+        <v>1295</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>722</v>
+        <v>23</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81229143</t>
+          <t>81229141</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-18-KS</t>
+          <t>HA-IN-GBR-30-CK</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 18 см Infinity By Bone Innovation [bb] [6]</t>
+          <t>Салатник 1200 мл d 30 см Infinity By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>1025</v>
+        <v>2398</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>316</v>
+        <v>88</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81229132</t>
+          <t>81229145</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-FL-21-CK</t>
+          <t>HA-IN-ZT-22-KS</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 21 см Infinity By Bone Innovation [bb] [6]</t>
+          <t>Салатник 1250 мл d 22 см Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>1202</v>
+        <v>1285</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>269</v>
+        <v>579</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81229144</t>
+          <t>81229134</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-20-KS</t>
+          <t>HA-IN-FL-25-CK</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 20 см h6,5 см Infinity By Bone Innovation [bb] [6]</t>
+          <t>Салатник 1300 мл d 25 см Infinity By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>897</v>
+        <v>1168</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>525</v>
+        <v>150</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81229140</t>
+          <t>81229135</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-GBR-27-CK</t>
+          <t>HA-IN-FL-28-CK</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Салатник 950 мл d 27 см Infinity By Bone Innovation [1]</t>
+          <t>Салатник 1700 мл d 28 см Infinity By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>2075</v>
+        <v>1495</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>233</v>
+        <v>31</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81229177</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>HA-IN-GT-01-PCT</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Салфетница 11*7 см Infinity By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>1020</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81229179</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>HA-IN-GT-01-SK</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Сахарница 130 мл 7,5*4,5 см Infinity Stackable By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>822</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81229146</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>HA-IN-GT-06-JO</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Соусник  30 мл d 6 см круглый фарфор Infinity Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>468</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>304</v>
       </c>
       <c r="I39" s="10">
-        <v>2943</v>
+        <v>2918</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81229151</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-11-OKS</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Соусник  70 мл d 11 см круглый фарфор Infinity By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -4069,304 +4069,304 @@
         <v>832</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
         <v>113</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81229162</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>HA-IN-AR-13-KS</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 10*9 см прямоуг. фарфор Infinity By Bone Innovation [bb] [6]</t>
+          <t>Соусник 100 мл 10*9 см емкость для закусок прямоуг. фарфор Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>549</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
         <v>54</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81229165</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-12-DKY</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 12*8 см овальный фарфор Infinity By Bone Innovation [bb] [6]</t>
+          <t>Соусник 100 мл 12*8 см емкость для закусок овальный фарфор Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>635</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81229163</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>HA-IN-AR-15-KS</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл 11*10 см h2,4 см прямоуг. фарфор Infinity By Bone Innovation [bb] [6]</t>
+          <t>Соусник 120 мл 11*10 см h2,4 см емкость для закусок прямоуг. фарфор Infinity By Bone [bb] [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>830</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
         <v>374</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81229147</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>HA-IN-GT-08-JO</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл d 8 см круглый фарфор Infinity Stackable By Bone Innovation [6]</t>
+          <t>Соусник 120 мл d 8 см емкость для закусок круглый фарфор Infinity Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>523</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>443</v>
+        <v>284</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81229166</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-14-DKY</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл 14*10 см овальный фарфор Infinity By Bone Innovation [bb] [6]</t>
+          <t>Соусник 150 мл 14*10 см емкость для закусок овальный фарфор Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>918</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81229175</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-02-SO</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Соусник 150 мл с ручкой фарфор Infinity By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>1350</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81229148</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>HA-IN-GT-10-JO</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Соусник 180 мл d 10 см круглый фарфор Infinity круглый Stackable By Bone Innovation [6]</t>
+          <t>Соусник 180 мл d 10 см емкость для закусок круглый фарфор Infinity круглый Stackable By Bone [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>461</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>306</v>
+        <v>294</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81229120</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-15-DZ</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 15 см Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>385</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>939</v>
+        <v>741</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81229121</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-17-DZ</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 17 см Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -4390,221 +4390,221 @@
           <t>81229122</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-19-DZ</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 19 см Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>580</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>1157</v>
+        <v>1055</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81229123</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-21-DZ</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21 см Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>675</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81229124</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-23-DZ</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23 см Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>635</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>471</v>
+        <v>281</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81229125</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-25-DZ</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 25 см Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>853</v>
       </c>
       <c r="H54" s="9">
-        <v/>
+        <v>554</v>
       </c>
       <c r="I54" s="10">
-        <v>7093</v>
+        <v>6960</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81229126</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-27-DZ</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см Infinity By Bone Innovation [bb] [6] </t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>723</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>1491</v>
+        <v>1225</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81229127</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-30-DZ</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 см Infinity By Bone Innovation [bb] [6] </t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>1009</v>
       </c>
       <c r="H56" s="9">
-        <v/>
+        <v>655</v>
       </c>
       <c r="I56" s="10">
-        <v>1807</v>
+        <v>1660</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81229136</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-25-CK</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 25 см для пасты, для супа Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -4628,51 +4628,51 @@
           <t>81229138</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>HA-IN-GT-25-CK</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 25 см для пасты, для супа Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>1792</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>519</v>
+        <v>495</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81221500</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>HA-IN-UF-23-CK</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 450 мл d 23 см h8,3 см для пасты, для супа Infinity By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -4730,221 +4730,221 @@
           <t>81229131</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-21-CK</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 500 мл d 21 см Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>739</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>485</v>
+        <v>437</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81229137</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-27-CK</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 500 мл d 27 см для пасты, для супа Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>1638</v>
       </c>
       <c r="H62" s="9">
-        <v/>
+        <v>1064</v>
       </c>
       <c r="I62" s="10">
         <v>476</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81221544</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>HA-IN-UF-26-CK</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 650 мл d 26 см h9,5 см для пасты, для супа Infinity By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>2257</v>
       </c>
       <c r="H63" s="9">
-        <v/>
+        <v>1467</v>
       </c>
       <c r="I63" s="10">
         <v>446</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81229128</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>HL-IN-19-RD</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 19 см Infinity Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>1092</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81229129</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>HL-IN-23-RD</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см Infinity Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>1433</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>500</v>
+        <v>472</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81229130</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>HL-IN-27-RD</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 27 см Infinity Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>2757</v>
       </c>
       <c r="H66" s="9">
-        <v/>
+        <v>1792</v>
       </c>
       <c r="I66" s="10">
-        <v>744</v>
+        <v>678</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81229171</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-01-CFT</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 220 мл d 9,3 см h6,5 см Infinity By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -4968,176 +4968,176 @@
           <t>81229172</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-02-CFT</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 280 мл Infinity By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>1462</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>562</v>
+        <v>526</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81229174</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>HA-IN-GT-01-DM</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Чайник 850 мл Infinity By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>2548</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81229469</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-01-CF</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 9,3 см h6,5 см Infinity By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>793</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>1101</v>
+        <v>946</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81229470</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-02-CF</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Чашка 280 мл чайная d 9,8 см h6,8 см Infinity By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>1038</v>
       </c>
       <c r="H71" s="9">
-        <v/>
+        <v>674</v>
       </c>
       <c r="I71" s="10">
-        <v>2209</v>
+        <v>2173</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81229471</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-01-KF</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Чашка 75 мл кофейная d 6,5 см h5 см Infinity By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>575</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>344</v>
+        <v>320</v>
       </c>
       <c r="J72" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>