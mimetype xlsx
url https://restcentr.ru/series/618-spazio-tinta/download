--- v0 (2026-06-07)
+++ v1 (2026-10-23)
@@ -1481,51 +1481,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 07.06.2026 12:59</t>
+          <t>Прайс актуален на 23.10.2026 11:49</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1558,357 +1558,357 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81229446</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см Spazio By Bone Innovation [1]</t>
+          <t>Блюдо для пиццы 32 см h2 см Spazio By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>2299</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>41</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81229444</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-ZT-19-OV</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 19*11 см Spazio Tinta By Bone Innovation [6]</t>
+          <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Spazio Tinta By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1079</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229445</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-ZT-29-OV</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см Spazio By Bone Innovation [1]</t>
+          <t>Блюдо овальное 29*17 см h3,3 см Spazio By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>2112</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>163</v>
+        <v>82</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81229443</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-AR-28-DT</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см Spazio By Bone Innovation [6]</t>
+          <t>Блюдо прямоугольное 24*15 см h1,5 см Spazio By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1815</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>103</v>
+        <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229761</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-AR-38-DT</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*16 см Spazio By Bone Innovation [6]</t>
+          <t>Блюдо прямоугольное 35*16 см h2 см Spazio By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>3640</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>5</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229780</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-AR-40-DT</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*21 см Spazio Tinta By Bone Innovation [6]</t>
+          <t>Блюдо прямоугольное 35*21 см h2 см Spazio Tinta By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>3864</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81229458</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-ZT-02-STB</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдце 14*11 см кофейное Spazio Tinta By Bone Innovation [6]</t>
+          <t>Блюдце 14*11 см h1,7 см кофейное для чашки арт. 81229460 Spazio Tinta By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1160</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81229457</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-ZT-01-STB</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдце 25*17 см чайное Spazio By Bone Innovation [1]</t>
+          <t>Блюдце 25*17 см h2 см чайное для чашки арт. 81229459 Spazio By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1654</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>252</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81229461</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-ZT-01-KT</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдце d 12 см кофейное Spazio By Bone Innovation [6]</t>
+          <t>Блюдце d 12 см h2 см кофейное для чашки арт. 81229460 Spazio By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>385</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>105</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81229462</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-ZT-01-CT</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Блюдце d 15,5 см чайное Spazio By Bone Innovation [6]             </t>
+          <t>Блюдце d 15,5 см h2 см чайное для чашки арт. 81229459 Spazio By Bone Innovation [6]             </t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>611</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>110</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81229464</t>
         </is>
@@ -1932,527 +1932,527 @@
         <v>565</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81229463</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-GT-04-TT</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Набор для специй 4 предмета Spazio Tinta By Bone Innovation [1]</t>
+          <t>Набор для специй 4 предмета 20*8 см h7,5 см Spazio Tinta By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>2080</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81229454</t>
+          <t>81229453</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>TN-SZ-ZT-22-KS</t>
+          <t>TN-SZ-ZT-18-KS</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1250 мл d 22 см Spazio By Bone Innovation [6]</t>
+          <t>Салатник  650 мл d 18 см h6,5 см Spazio By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1873</v>
+        <v>1103</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>253</v>
+        <v>81</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81229448</t>
+          <t>81229447</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>TN-SZ-FL-25-CK</t>
+          <t>TN-SZ-FL-21-CK</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 25 см Spazio Tinta By Bone Innovation [6]</t>
+          <t>Салатник  800 мл d 21 см h4,5 см Spazio By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1917</v>
+        <v>1223</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>28</v>
+        <v>235</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81229453</t>
+          <t>81229454</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>TN-SZ-ZT-18-KS</t>
+          <t>TN-SZ-ZT-22-KS</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 18 см Spazio By Bone Innovation [6]</t>
+          <t>Салатник 1250 мл d 22 см h7,5 см Spazio By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1103</v>
+        <v>1873</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81229447</t>
+          <t>81229448</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>TN-SZ-FL-21-CK</t>
+          <t>TN-SZ-FL-25-CK</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 21 см Spazio By Bone Innovation [6]</t>
+          <t>Салатник 1300 мл d 25 см h5,3 см Spazio Tinta By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1223</v>
+        <v>1917</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>258</v>
+        <v>13</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81229455</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-AR-13-KS</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 10*9 см прямоуг. фарфор Spazio Tinta By Bone Innovation [6]</t>
+          <t>Соусник 100 мл 10*9 см h3 см емкость для закусок прямоуг. Spazio Tinta By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>650</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>196</v>
+        <v>145</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81229456</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-AR-15-KS</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл 11*10 см прямоуг. фарфор Spazio By Bone Innovation [6]</t>
+          <t>Соусник 120 мл 11*10 см h3 см емкость для закусок прямоуг. Spazio By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1043</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>111</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81229439</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-ZT-17-DZ</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 17 см Spazio Tinta By Bone Innovation [6]</t>
+          <t>Тарелка d 17 см h1,7 см Spazio Tinta By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>518</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81229440</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-ZT-21-DZ</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 21 см Spazio Tinta By Bone Innovation [6]</t>
+          <t>Тарелка d 21 см h1,7 см Spazio Tinta By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>823</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>142</v>
+        <v>68</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81229441</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-ZT-25-DZ</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25 см Spazio Tinta By Bone Innovation [6]</t>
+          <t>Тарелка d 25 см h2 см Spazio Tinta By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>970</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>841</v>
+        <v>747</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81229442</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-ZT-27-DZ</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 27 см Spazio By Bone Innovation [6]</t>
+          <t>Тарелка d 27 см h2,3 см Spazio By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1103</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>380</v>
+        <v>362</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81229449</t>
+          <t>81229451</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>TN-SZ-ZT-25-CK</t>
+          <t>TN-SZ-GT-25-CK</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 25 см для пасты, для супа Spazio By Bone Innovation [6]</t>
+          <t>Тарелка глубокая 400 мл d 25 см h5,2 см для пасты, для супа Spazio Tinta By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>1571</v>
+        <v>1524</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>45</v>
+        <v>365</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81229451</t>
+          <t>81229449</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>TN-SZ-GT-25-CK</t>
+          <t>TN-SZ-ZT-25-CK</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 25 см для пасты, для супа Spazio Tinta By Bone Innovation [6]</t>
+          <t>Тарелка глубокая 400 мл d 25 см h6 см для пасты, для супа Spazio By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>1524</v>
+        <v>1571</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>377</v>
+        <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81229452</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-GT-28-CK</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 480 мл d 28 см для пасты, для супа Spazio By Bone Innovation [6]</t>
+          <t>Тарелка глубокая 480 мл d 28 см h6 см для пасты, для супа Spazio By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1958</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81229450</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-ZT-27-CK</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 500 мл d 27 см для пасты, для супа Spazio By Bone Innovation [6]</t>
+          <t>Тарелка глубокая 500 мл d 27 см h6,5 см для пасты, для супа Spazio By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1781</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
         <v>258</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81229459</t>
         </is>
@@ -2491,40 +2491,40 @@
           <t>81229460</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-ZT-01-KF</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Чашка 75 мл кофейная d 6,5 см h5 см Spazio Tinta By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>422</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="J33" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>