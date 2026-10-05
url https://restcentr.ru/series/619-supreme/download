--- v0 (2026-06-13)
+++ v1 (2026-10-05)
@@ -2372,51 +2372,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 11:04</t>
+          <t>Прайс актуален на 05.10.2026 07:19</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2517,236 +2517,236 @@
         <v>1092</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229104</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-24-OV</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14,5 см Supreme By Bone Innovation [6]</t>
+          <t>Блюдо овальное 24*14,5 см h2,8 см Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1373</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81229105</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-29-OV</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см Supreme By Bone Innovation [1]</t>
+          <t>Блюдо овальное 29*17 см h3,2 см Supreme By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1802</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229106</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-34-OV</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*20 см Supreme By Bone Innovation [1]</t>
+          <t>Блюдо овальное 34*20,5 см h3,6 см Supreme By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>2127</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>21</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229107</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>HA-SP-AR-28-DT</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см Supreme By Bone Innovation [6]</t>
+          <t>Блюдо прямоугольное 24*15 см h1,8 см Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1815</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>513</v>
+        <v>499</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81229108</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>HA-SP-AR-38-DT</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*16 см Supreme By Bone Innovation [1]</t>
+          <t>Блюдо прямоугольное 35*16 см h2 см Supreme By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>3958</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>473</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81229109</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>HA-SP-AR-40-DT</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*21 см Supreme By Bone Innovation [1]</t>
+          <t>Блюдо прямоугольное 35*21 см h1,7 см Supreme By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>3144</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81229483</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-01-KT</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12 см кофейное для чашки арт. 81229481 Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -2804,85 +2804,85 @@
           <t>81229113</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-01-KFT</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 75 мл Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1404</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81229110</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>HA-SP-MUG-03-KNK</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кружка 270 мл d 8 см h10 см Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1217</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>268</v>
+        <v>246</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81229116</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-01-ST</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Молочник 60 мл Supreme By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -2915,518 +2915,518 @@
         <is>
           <t>Набор для специй 4 предмета Supreme By Bone Innovation [1]                     </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>3653</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81229082</t>
+          <t>81229097</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-FL-23-CK</t>
+          <t>HA-SP-GT-12-JO</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23 см Supreme By Bone Innovation [6]</t>
+          <t>Салатник  350 мл d 12 см емкость для закусок Supreme Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1365</v>
+        <v>549</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81229093</t>
+          <t>81229090</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-ZT-22-KS</t>
+          <t>HA-SP-ZT-15-KS</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1250 мл d 22 см Supreme By Bone Innovation [6]</t>
+          <t>Салатник  350 мл d 15 см емкость для закусок Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1285</v>
+        <v>832</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>98</v>
+        <v>1036</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81229083</t>
+          <t>81229100</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-FL-25-CK</t>
+          <t>HA-SP-ZT-18-OKS</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 25 см Supreme By Bone Innovation [1]</t>
+          <t>Салатник  350 мл d 18 см емкость для закусок Supreme By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1168</v>
+        <v>1714</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81229084</t>
+          <t>81229098</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-FL-28-CK</t>
+          <t>HA-SP-GT-14-JO</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1700 мл d 28 см Supreme By Bone Innovation [1]</t>
+          <t>Салатник  450 мл d 14 см h5,1 см емкость для закусок Supreme Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>2044</v>
+        <v>1103</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>107</v>
+        <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81229097</t>
+          <t>81229101</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-GT-12-JO</t>
+          <t>HA-SP-ZT-20-OKS</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12 см Supreme Stackable By Bone Innovation [6]</t>
+          <t>Салатник  500 мл d 20 см Supreme By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>549</v>
+        <v>3100</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81229090</t>
+          <t>81229091</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-ZT-15-KS</t>
+          <t>HA-SP-ZT-18-KS</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 15 см Supreme By Bone Innovation [6]</t>
+          <t>Салатник  650 мл d 18 см Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>832</v>
+        <v>1273</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1036</v>
+        <v>1048</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81229100</t>
+          <t>81229081</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-ZT-18-OKS</t>
+          <t>HA-SP-FL-21-CK</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 18 см Supreme By Bone Innovation [1]</t>
+          <t>Салатник  800 мл d 21 см Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1714</v>
+        <v>1173</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81229098</t>
+          <t>81229092</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-GT-14-JO</t>
+          <t>HA-SP-ZT-20-KS</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 14 см h5,1 см Supreme Stackable By Bone Innovation [6]</t>
+          <t>Салатник  900 мл d 20 см h6,5 см Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>1103</v>
+        <v>1189</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81229101</t>
+          <t>81229089</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-ZT-20-OKS</t>
+          <t>HA-SP-GBR-27-CK</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 20 см Supreme By Bone Innovation [1]</t>
+          <t>Салатник  950 мл d 27 см Supreme By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>3100</v>
+        <v>2751</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81229091</t>
+          <t>81229082</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-ZT-18-KS</t>
+          <t>HA-SP-FL-23-CK</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 18 см Supreme By Bone Innovation [6]</t>
+          <t>Салатник 1000 мл d 23 см Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>1273</v>
+        <v>1365</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1076</v>
+        <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81229081</t>
+          <t>81229093</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-FL-21-CK</t>
+          <t>HA-SP-ZT-22-KS</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 21 см Supreme By Bone Innovation [6]</t>
+          <t>Салатник 1250 мл d 22 см Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>1173</v>
+        <v>1285</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81229092</t>
+          <t>81229083</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-ZT-20-KS</t>
+          <t>HA-SP-FL-25-CK</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 20 см h6,5 см Supreme By Bone Innovation [6]</t>
+          <t>Салатник 1300 мл d 25 см Supreme By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>1189</v>
+        <v>1168</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>112</v>
+        <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81229089</t>
+          <t>81229084</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-GBR-27-CK</t>
+          <t>HA-SP-FL-28-CK</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Салатник 950 мл d 27 см Supreme By Bone Innovation [1]</t>
+          <t>Салатник 1700 мл d 28 см Supreme By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>2751</v>
+        <v>2044</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81229117</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>HA-SP-GT-01-PCT</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Салфетница 11*7 см Supreme By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1566</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>345</v>
+        <v>324</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81229119</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>HA-SP-GT-01-SK</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Сахарница 130 мл 7,5*4,5 см Supreme Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -3450,51 +3450,51 @@
           <t>81229094</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>HA-SP-GT-06-JO</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Соусник  30 мл d 6 см круглый фарфор Supreme Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>468</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>554</v>
+        <v>522</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81229099</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-11-OKS</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Соусник  70 мл d 11 см круглый фарфор Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -3503,66 +3503,66 @@
         <v>1287</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>216</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81229095</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>HA-SP-GT-08-JO</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл 8 см Supreme Stackable By Bone Innovation [6]</t>
+          <t>Соусник 120 мл d 8 см емкость для закусок круглый фарфор Supreme Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>523</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>2003</v>
+        <v>1964</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81229115</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-02-SO</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Соусник 150 мл с ручкой фарфор Supreme By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -3620,289 +3620,289 @@
           <t>81229069</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-15-DZ</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 15 см Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>461</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81229070</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-17-DZ</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 17 см Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>518</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>298</v>
+        <v>274</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81229071</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-19-DZ</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 19 см Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>648</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>1285</v>
+        <v>1259</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81229072</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-21-DZ</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21 см Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>762</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>2099</v>
+        <v>2021</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81229073</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-23-DZ</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23 см Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>856</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>2061</v>
+        <v>1956</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81229074</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-25-DZ</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 25 см Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>970</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>1907</v>
+        <v>1891</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81229075</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-27-DZ</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см Supreme By Bone Innovation [6] </t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>1078</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>1462</v>
+        <v>1440</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81229076</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-30-DZ</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 см Supreme By Bone Innovation [6] </t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>1326</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>1069</v>
+        <v>1057</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81229085</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-25-CK</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 25 см для пасты, для супа Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -3926,51 +3926,51 @@
           <t>81229087</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>HA-SP-GT-25-CK</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 25 см для пасты, для супа Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>1794</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>240</v>
+        <v>216</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81229088</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>HA-SP-GT-28-CK</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 480 мл d 28 см для пасты, для супа Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -4062,85 +4062,85 @@
           <t>81229077</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>HL-SP-19-RD</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 19 см Supreme Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>1477</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>429</v>
+        <v>375</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81229078</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>HL-SP-23-RD</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см Supreme Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>1204</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>178</v>
+        <v>123</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81229079</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>HL-SP-27-RD</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 27 см Supreme Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -4164,85 +4164,85 @@
           <t>81229111</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-01-CFT</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 220 мл d 9,3 см h6,5 см Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>1747</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>1074</v>
+        <v>1010</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81229112</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-02-CFT</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 280 мл Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>1847</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>1158</v>
+        <v>1144</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81229114</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>HA-SP-GT-01-DM</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Чайник 850 мл Supreme By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>