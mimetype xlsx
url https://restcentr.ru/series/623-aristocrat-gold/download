--- v0 (2026-06-10)
+++ v1 (2026-10-25)
@@ -1316,51 +1316,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 15:25</t>
+          <t>Прайс актуален на 25.10.2026 11:17</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1408,425 +1408,425 @@
           <t>81229572</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>313012-gold</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 30*22,5 см h2,8 см Gold Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>2347</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>217</v>
+        <v>146</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81290256</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>313014 / GOLD</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 36*27 см h2,8 см Gold Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>3617</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>390</v>
+        <v>331</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81224333</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>313602/313010-Gold</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 280 мл d 11,8 см h6 см Gold Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1793</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>906</v>
+        <v>864</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222236</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313619+313009 GOLD</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 370 мл d 10,4 см h6,9 см Gold Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1753</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>1139</v>
       </c>
       <c r="I9" s="10">
         <v>673</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81224334</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>313607/313017-Gold</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 100 мл белая d 6,8 см h6 см Gold Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1213</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>512</v>
+        <v>380</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229764</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>313802-gold/81229764</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Молочник 200 мл d 6,9 см h9,2 см Gold Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1547</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>341</v>
+        <v>291</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81229579</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>313902/313904-gold</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета Солонка/Перечница Gold Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1337</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>869</v>
       </c>
       <c r="I12" s="10">
-        <v>360</v>
+        <v>310</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81229578</t>
+          <t>81229576</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>313503-gold</t>
+          <t>313502-gold</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1800 мл d 21 см h10 см Gold Aristocrat Noble [1]</t>
+          <t>Салатник  300 мл d 12 см h6,1 см емкость для закусок Gold Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>3073</v>
+        <v>937</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>254</v>
+        <v>207</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81229576</t>
+          <t>81229577</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>313502-gold</t>
+          <t>313500-gold</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 12 см h6,1 см Gold Aristocrat Noble [6]</t>
+          <t>Салатник  600 мл d 15 см h7,1 см Gold Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>937</v>
+        <v>1113</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>223</v>
+        <v>648</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81229577</t>
+          <t>81229578</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>313500-gold</t>
+          <t>313503-gold</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 15 см h7,1 см Gold Aristocrat Noble [6]</t>
+          <t>Салатник 1800 мл d 21 см h10 см Gold Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1113</v>
+        <v>3073</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>177</v>
+        <v>240</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81229573</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>313801-gold</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Сахарница 180 мл d 10,2 см h8 см Gold Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1837</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>461</v>
+        <v>383</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81229580</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>313603-gold</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Соусник 350 мл 18,5*8 см h8,2 см с ручкой фарфор Gold Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1973</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81229581</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>313906-gold</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Супница 2,2 л d 19,6 см h12 см Gold Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
@@ -1850,346 +1850,346 @@
           <t>81229485</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>313001-Gold</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 18 см Gold Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>877</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1422</v>
+        <v>1066</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81224329</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>313002-Gold</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21 см Gold Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>837</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>3020</v>
+        <v>2757</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81290270</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>313007</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23 см Gold Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>989</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>642</v>
       </c>
       <c r="I21" s="10">
-        <v>4369</v>
+        <v>4337</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81224330</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>313006-Gold</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см Gold Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1123</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1698</v>
+        <v>1586</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81224331</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>313015-Gold</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 см Gold Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1847</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1670</v>
+        <v>1605</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81224332</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>313004-Gold</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 275 мл d 23 см h4,2 см для пасты Gold Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1073</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1841</v>
+        <v>1658</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81224335</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>313600/313009-Gold</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл d 9,3 см h7,2 см Gold Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1317</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>856</v>
       </c>
       <c r="I25" s="10">
-        <v>2446</v>
+        <v>2258</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81229575</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>313608/313009-gold</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 250 мл d 10,4 см h7,6 см Gold Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1357</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>510</v>
+        <v>197</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81224336</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>313800-Gold</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Чайник 1000 мл h15,5 см Gold Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>4073</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>2647</v>
       </c>
       <c r="I27" s="10">
-        <v>436</v>
+        <v>408</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81222235</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313807-GOLD</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Чайник 575 мл d 9,5 см h9,6 см Gold Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>3587</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>542</v>
+        <v>448</v>
       </c>
       <c r="J28" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>