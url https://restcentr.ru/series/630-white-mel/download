--- v0 (2026-06-13)
+++ v1 (2026-10-14)
@@ -2405,51 +2405,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:01</t>
+          <t>Прайс актуален на 14.10.2026 21:49</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2497,85 +2497,85 @@
           <t>81229955</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>5710</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо 24,8*17,1*1,9 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>503</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>0</v>
+        <v>563</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81290052</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>M418247-1-GC</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо 26,5*16,3*1,7 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>776</v>
+        <v>887</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>620</v>
       </c>
       <c r="I7" s="10">
-        <v>0</v>
+        <v>481</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81290044</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>J446402-GC</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо 26,5*16,3*1,7 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2627,771 +2627,771 @@
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81290050</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>M418241-1-GC</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо 32*17*1,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>1137</v>
+        <v>1273</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>891</v>
       </c>
       <c r="I10" s="10">
-        <v>0</v>
+        <v>711</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81290051</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>M418242-1-GC</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо 32,5*26,5*1,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1673</v>
+        <v>1847</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>1292</v>
       </c>
       <c r="I11" s="10">
-        <v>0</v>
+        <v>528</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81290043</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>J446401-GC</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 32,5*26,5*1,7 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 32,5*26,5*1,7 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>993</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81229953</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>5913</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо 33,7*23,2*2,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1037</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1</v>
+        <v>1505</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81229945</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>1412</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдо 35*30*4,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1637</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>160</v>
+        <v>17</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81229956</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>5415</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Блюдо 37,8*18*3,4 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>937</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>128</v>
+        <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81290048</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>J447327-GC</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 41,7*28,2*2,1 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 41,7*28,2*2,1 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1173</v>
+        <v>1317</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>921</v>
       </c>
       <c r="I16" s="10">
-        <v>0</v>
+        <v>575</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81290047</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>J447326-GC</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 41,7*28,2*6,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 41,7*28,2*6,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1588</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>4</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81290049</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>M418240-1-GC</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Блюдо 53*32*1,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>3106</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81290042</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>J446400-GC</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 53*32,5*1,7 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 53*32,5*1,7 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1973</v>
+        <v>2077</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>120</v>
+        <v>234</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81290041</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>J427530-GC</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 56,2*17*2,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 56,2*17*2,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1479</v>
+        <v>1637</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>1145</v>
       </c>
       <c r="I20" s="10">
-        <v>0</v>
+        <v>557</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81290070</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>J449993TZ-GC</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 34,8*15,9*12,7, см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 34,8*15,9*12,7, см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1273</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>891</v>
       </c>
       <c r="I21" s="10">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81290074</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>J442551SZ-GC</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 36*19*7,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 36*19*7,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1273</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>891</v>
       </c>
       <c r="I22" s="10">
         <v>118</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81290069</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>J449994TZ-GC</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 37,8*17,3*13,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 37,8*17,3*13,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1583</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>1108</v>
       </c>
       <c r="I23" s="10">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81290068</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>J449995TZ-GC</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 40,6*18,6*14,3 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 40,6*18,6*14,3 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1893</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>1325</v>
       </c>
       <c r="I24" s="10">
         <v>104</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81290073</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>J442550SZ-GC</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 43,2*23*8,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 43,2*23*8,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>2073</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81290071</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>J643111SZ-GC</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 47,1*24*14,7 см White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>3371</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>2359</v>
       </c>
       <c r="I26" s="10">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81290072</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>J643110SZ-GC</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 54,7*27,9*17,1 см White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>5376</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81290046</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>J447325-GC</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h20 мм пластик меламин 530*323*20 мм 2,5 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1737</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>422</v>
+        <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81290030</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>J447310-GC</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h40 мм пластик меламин 524*323*40 мм 5 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>2913</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>299</v>
+        <v>227</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81290045</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>J447324-GC</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h65 мм пластик меламин 524*323*65 мм 9 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>2583</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>273</v>
+        <v>136</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81290031</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>J447311-GC</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h65 мм пластик меламин 524*323*65 мм 9 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>3398</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>561</v>
+        <v>512</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81290033</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>J-447313-GC</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h40 мм пластик меламин 320*259*40 мм 2,5 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3409,998 +3409,998 @@
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81290032</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>J447312-GC</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h65 мм пластик меламин 317*256*65 мм 4 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>1463</v>
+        <v>1537</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>0</v>
+        <v>1182</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81290040</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>J447314-GC</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h100 мм пластик меламин 320*170*100 мм 4,1 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>1417</v>
+        <v>1637</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>0</v>
+        <v>286</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81290038</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>J447315-GC</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h100 мм пластик меламин 263*159*100 мм 2,8 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>1142</v>
+        <v>1307</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>849</v>
       </c>
       <c r="I35" s="10">
-        <v>0</v>
+        <v>479</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81290035</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>J447317-GC</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h65 мм пластик меламин 263*159*65 мм 1,8 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>1003</v>
+        <v>1107</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>183</v>
+        <v>666</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81290037</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>J447318-GC</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h100 мм пластик меламин 174*159*100 мм 1,6 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>937</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>207</v>
+        <v>134</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81290036</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>J447319-GC</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h65 мм пластик меламин 174*159*65 мм 1 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>737</v>
+        <v>773</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>47</v>
+        <v>395</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81290039</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>J447320-GC</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 2/4 h65 мм пластик меламин 520*159*65 мм 3,7 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>2253</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>498</v>
+        <v>391</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81229946</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>120/M-01+120D</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Подставка для торта 32,5*9 см круглая White пластик меламин P.L. Proff Cuisine</t>
+          <t>Подставка для торта 32,5 h9 см круглая White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>3297</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>2307</v>
       </c>
       <c r="I40" s="10">
-        <v>165</v>
+        <v>138</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81240732</t>
+          <t>81290080</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW14005-TAI</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл миска для лапши d 21,4 см пластик меламин White P.L. Proff Cuisine</t>
+          <t>Салатник  300 мл 12,8*4,7 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>913</v>
+        <v>329</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>230</v>
       </c>
       <c r="I41" s="10">
-        <v>2</v>
+        <v>5507</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81240734</t>
+          <t>81290082</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW14006-TAI</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1400 мл миска для лапши d 24,8 см пластик меламин White P.L. Proff Cuisine</t>
+          <t>Салатник  500 мл 14*6,2 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>993</v>
+        <v>507</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>551</v>
+        <v>1792</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81229948</t>
+          <t>81240730</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>5061</t>
+          <t>JW1007</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1650 мл 25,4*15,2*6,8 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  600 мл миска для лапши d 18 см пластик меламин White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>783</v>
+        <v>843</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>61</v>
+        <v>4570</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81229943</t>
+          <t>81290081</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>4613</t>
+          <t>JW14007-TAI</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1800 мл 32,5*17,5*10 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  700 мл 18*5,3 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>1173</v>
+        <v>603</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>188</v>
+        <v>673</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81229951</t>
+          <t>81290034</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>1009</t>
+          <t>J247430-GC</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл 22*8,9 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  750 мл 16*7,5 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>1187</v>
+        <v>583</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>0</v>
+        <v>690</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81290075</t>
+          <t>81240732</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>J134530-GC</t>
+          <t>JW1008</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл 22,1*16,8 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1000 мл миска для лапши d 21,4 см пластик меламин White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>1073</v>
+        <v>913</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>50</v>
+        <v>4640</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81229952</t>
+          <t>81240734</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>3513</t>
+          <t>JW1010</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл 30*6,5 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1400 мл миска для лапши d 24,8 см пластик меламин White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>1176</v>
+        <v>993</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>0</v>
+        <v>1353</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81290076</t>
+          <t>81229948</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>J134531-GC</t>
+          <t>5061</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2700 мл 25*20 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1650 мл 25,4*15,2*6,8 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>1683</v>
+        <v>783</v>
       </c>
       <c r="H48" s="9">
-        <v/>
+        <v>548</v>
       </c>
       <c r="I48" s="10">
-        <v>402</v>
+        <v>55</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81290080</t>
+          <t>81229943</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>JW14005-TAI</t>
+          <t>4613</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл 12,8*4,7 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1800 мл 32,5*17,5*10 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>329</v>
+        <v>1173</v>
       </c>
       <c r="H49" s="9">
-        <v/>
+        <v>821</v>
       </c>
       <c r="I49" s="10">
-        <v>0</v>
+        <v>118</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81229950</t>
+          <t>81229951</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>1011</t>
+          <t>1009</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3000 мл 28*10,5 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2000 мл 22*8,9 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>1437</v>
+        <v>1187</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>63</v>
+        <v>1411</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81229942</t>
+          <t>81290075</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>4612</t>
+          <t>J134530-GC</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3000 мл 30,5*30,5*9,7 см квадрат. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2000 мл 22,1*16,8 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>1597</v>
+        <v>1173</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>526</v>
+        <v>215</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81290083</t>
+          <t>81229952</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>JW-14009-TAI</t>
+          <t>3513</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3000 мл d 24 см h10 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2000 мл 30*6,5 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>1537</v>
+        <v>1399</v>
       </c>
       <c r="H52" s="9">
-        <v/>
+        <v>979</v>
       </c>
       <c r="I52" s="10">
-        <v>608</v>
+        <v>558</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81229944</t>
+          <t>81290076</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>4614</t>
+          <t>J134531-GC</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Салатник 4000 мл 33,5*33,5*13 см квадрат. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2700 мл 25*20 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>1853</v>
+        <v>1683</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>305</v>
+        <v>365</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81290082</t>
+          <t>81229950</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>JW14006-TAI</t>
+          <t>1011</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 14*6,2 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 3000 мл 28*10,5 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>507</v>
+        <v>1437</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81240730</t>
+          <t>81229942</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>4612</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл миска для лапши d 18 см пластик меламин White P.L. Proff Cuisine</t>
+          <t>Салатник 3000 мл 30,5*30,5*9,7 см квадрат. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>843</v>
+        <v>1597</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>0</v>
+        <v>507</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81229949</t>
+          <t>81290083</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>1013</t>
+          <t>JW-14009-TAI</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Салатник 6000 мл 33*13 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 3000 мл d 24 см h10 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>1923</v>
+        <v>1537</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>109</v>
+        <v>515</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81290081</t>
+          <t>81229944</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>JW14007-TAI</t>
+          <t>4614</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл 18*5,3 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 4000 мл 33,5*33,5*13 см квадрат. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>603</v>
+        <v>1853</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>772</v>
+        <v>274</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81290034</t>
+          <t>81229949</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>J247430-GC</t>
+          <t>1013</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл 16*7,5 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 6000 мл 33*13 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>537</v>
+        <v>1923</v>
       </c>
       <c r="H58" s="9">
-        <v/>
+        <v>1346</v>
       </c>
       <c r="I58" s="10">
-        <v>217</v>
+        <v>82</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81221796</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RP-1</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Соусник  40 мл d 6,2 см h3,7 см круглый White пластик меламин "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>73</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>18089</v>
+        <v>13808</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81290091</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>JW35103-TAI</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Соусник  50 мл d 8,6 см h2,3 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>157</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>142</v>
+        <v>0</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81290090</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>JW35108-TAI</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом 20,4*4,3 см White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>617</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>636</v>
+        <v>482</v>
       </c>
       <c r="J61" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>