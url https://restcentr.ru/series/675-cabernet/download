--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -1349,51 +1349,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 08:46</t>
+          <t>Прайс актуален на 22.09.2026 17:47</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1441,85 +1441,85 @@
           <t>81201256</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>53468</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 190 мл хр. стекло "Каберне" d 6,7 см h16,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>286</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81201063</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>46978 /N4582 кор=12шт</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл хр. стекло "Каберне" d 6 см h17,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>502</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81201092</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>47019</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло "Каберне Баллон" d 9 см h18,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -1557,105 +1557,105 @@
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>307</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81201087</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>47017/N4584 кор=12</t>
+          <t>X2067/N4584 кор=12</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло "Каберне Баллон" d 10 см h19,4 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>480</v>
+        <v>534</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>0</v>
+        <v>576</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269401</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FJ036</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло "Каберне Сюпрем" d 8,7 см h21,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>523</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81201093</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>E2790</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 470 мл хр. стекло "Каберне" d 10 см h22,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -1713,187 +1713,187 @@
           <t>81201085</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>FJ038 /01051030</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 500 мл хр. стекло "Каберне Абондан" d 10 см h20,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>523</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>481</v>
+        <v>427</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81201095</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>N4592/47026 кор=24/6</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 580 мл хр. стекло "Каберне Баллон" d 10,5 см h20,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>537</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>239</v>
+        <v>186</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81201058</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>46888 / N4580</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 580 мл хр. стекло "Каберне" d 9,5 см h23 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>573</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>566</v>
+        <v>525</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269330</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>FJ035</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 620 мл хр. стекло "Каберне Сюпрем" d 9,5 см h24 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>665</v>
+        <v>1230</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81269331</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>FJ037</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 700 мл хр. стекло "Каберне Абондан" d 11 см h22 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>635</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>736</v>
+        <v>356</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81201094</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>G3573</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал для воды/пива 400 мл хр. стекло "Каберне" d 7,2 см h16,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -1917,187 +1917,187 @@
           <t>81269378</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>G3570</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 470 мл хр. стекло "Каберне" d 8,1 см h18,8 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>639</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>335</v>
+        <v>244</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81201057</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>48024/N4583 кор=12</t>
+          <t>X2053/N4583 кор=12</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 190 мл хр. стекло "Каберне" d 5,2 см h22,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>414</v>
+        <v>528</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>296</v>
+        <v>2036</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81201064</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>E5358/V5794</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Рюмка 70 мл хр. стекло "Каберне" d 5 см h13,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>470</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>2146</v>
+        <v>2062</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81201059</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>14798/ X2036</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Рюмка для ликера 130 мл хр. стекло "Каберне" d 5,5 см h15,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>428</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1230</v>
+        <v>1199</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81269187</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>L3678</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 210 мл Мартини хр. стекло "Каберне" d 11,4 см h17,9 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>647</v>
+        <v>664</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>78</v>
+        <v>198</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81269219</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>N6887</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 210 мл Мартини хр. стекло "Каберне" d 15,9 см h17 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -2121,119 +2121,119 @@
           <t>81269976</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>Q7785</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 210 мл хр. стекло "Каберне" d 9,3/7 см h15 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>682</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>430</v>
+        <v>368</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81201088</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>N4594/N6831/62449</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 300 мл Мартини хр. стекло "Каберне" d 12 см h16,7 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>614</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81201097</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>D6140/N6815 к=12/6</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 320 мл хр. стекло "Каберне" d 12 см h17 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>620</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1822</v>
+        <v>1528</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81201304</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>N8214</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 350 мл хр. Мартини стекло "Каберне" Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>