--- v0 (2026-06-17)
+++ v1 (2026-09-22)
@@ -1613,51 +1613,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 12:07</t>
+          <t>Прайс актуален на 22.09.2026 23:38</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1739,153 +1739,153 @@
           <t>81229803</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>TN-ED-ZT-15-OV</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 15*8,5 см h2 см емкость для закусок Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>947</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>112</v>
+        <v>91</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229804</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>TN-ED-ZT-19-OV</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1139</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>133</v>
+        <v>107</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81229805</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>TN-ED-ZT-24-OV</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 24*14,5 см h3 см Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1573</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229806</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>TN-ED-ZT-29-OV</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 29*17 см h3,3 см Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1947</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>267</v>
+        <v>245</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229807</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>TN-ED-ZT-34-OV</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 34*20 см h3,3 см Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -1909,697 +1909,697 @@
           <t>81229808</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>TN-ED-AR-38-DT</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 35*16 см h2 см Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>3443</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81229810</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>TN-ED-ZT-01-KT</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12 см h1,9 см кофейное для чашки арт. 81229812 Edera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>479</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81229809</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>TN-ED-ZT-01-CT</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 16 см h2,2 см чайное для чашки арт. 81229811 Edera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>648</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>189</v>
+        <v>141</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81229792</t>
+          <t>81229799</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>TN-ED-FL-23-CK</t>
+          <t>TN-ED-ZT-15-KS</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23 см h5,8 см Edera By Bone Innovation [bb] [6]</t>
+          <t>Салатник  350 мл d 15 см h5 см емкость для закусок Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1703</v>
+        <v>653</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>577</v>
+        <v>13</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81229802</t>
+          <t>81229800</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>TN-ED-ZT-22-KS</t>
+          <t>TN-ED-ZT-18-KS</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1250 мл d 22 см h7,7 см Edera By Bone Innovation [bb] [6]</t>
+          <t>Салатник  650 мл d 18 см h6,5 см Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1532</v>
+        <v>1022</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>19</v>
+        <v>336</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81229793</t>
+          <t>81229791</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>TN-ED-FL-25-CK</t>
+          <t>TN-ED-FL-21-CK</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 25 см h5,3 см Edera By Bone Innovation [bb] [1]</t>
+          <t>Салатник  800 мл d 21 см h4,5 см Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1563</v>
+        <v>1168</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>457</v>
+        <v>431</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81229799</t>
+          <t>81229801</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>TN-ED-ZT-15-KS</t>
+          <t>TN-ED-ZT-20-KS</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 15 см h5 см Edera By Bone Innovation [bb] [6]</t>
+          <t>Салатник  900 мл d 20 см h6,5 см Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>653</v>
+        <v>1355</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>19</v>
+        <v>428</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81229800</t>
+          <t>81229792</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>TN-ED-ZT-18-KS</t>
+          <t>TN-ED-FL-23-CK</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 18 см h6,5 см Edera By Bone Innovation [bb] [6]</t>
+          <t>Салатник 1000 мл d 23 см h5,8 см Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1022</v>
+        <v>1703</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>415</v>
+        <v>561</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81229791</t>
+          <t>81229802</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>TN-ED-FL-21-CK</t>
+          <t>TN-ED-ZT-22-KS</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 21 см h4,5 см Edera By Bone Innovation [bb] [6]</t>
+          <t>Салатник 1250 мл d 22 см h7,7 см Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1168</v>
+        <v>1532</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>410</v>
+        <v>17</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81229801</t>
+          <t>81229793</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>TN-ED-ZT-20-KS</t>
+          <t>TN-ED-FL-25-CK</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 20 см h6,5 см Edera By Bone Innovation [bb] [6]</t>
+          <t>Салатник 1300 мл d 25 см h5,3 см Edera By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1355</v>
+        <v>1563</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81229783</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>TN-ED-ZT-17-DZ</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 15 см h1,8 см Edera By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 17 см h1,8 см Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>539</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81229784</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>TN-ED-ZT-19-DZ</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 19 см h1,8 см Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>603</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>592</v>
+        <v>576</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81229785</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>TN-ED-ZT-21-DZ</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21 см h2 см Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>703</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81229786</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>TN-ED-ZT-23-DZ</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23 см h2 см Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>793</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>898</v>
+        <v>888</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81229787</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>TN-ED-ZT-25-DZ</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 25 см h2,1 см Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>893</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>339</v>
+        <v>317</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81229788</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>TN-ED-ZT-27-DZ</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см h2,3 см Edera By Bone Innovation [bb] [6] </t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1017</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>430</v>
+        <v>410</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81229789</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>TN-ED-ZT-30-DZ</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 см h2,4 см Edera By Bone Innovation [bb] [6] </t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1428</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1097</v>
+        <v>1066</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81229794</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>TN-ED-GT-25-CK</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 25 см h5,4 см для пасты, для супа Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1794</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81229796</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>TN-ED-ZT-25-CK</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 25 см h6 см для пасты, для супа Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1794</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>249</v>
+        <v>205</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81221550</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>TN-EA-UF-23-CK</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 450 мл d 23 см h8 см для пасты, для супа Edera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>2065</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81229795</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>TN-ED-GT-28-CK</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 480 мл d 28 см h5,5 см для пасты, для супа Edera By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -2623,85 +2623,85 @@
           <t>81229790</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>TN-ED-ZT-21-CK</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 500 мл d 21 см h3,3 см Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>773</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>654</v>
+        <v>648</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81229797</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>TN-ED-ZT-27-CK</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 500 мл d 27 см h6,2 см для пасты, для супа Edera By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1930</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81221551</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>TN-EA-UF-26-CK</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 650 мл d 26 см h9,3 см для пасты, для супа Edera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -2725,74 +2725,74 @@
           <t>81229811</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>TN-EA-ZT-01-CF</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 9,3 см h6,5 см Edera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>747</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>563</v>
+        <v>501</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81229812</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>TN-EA-ZT-01-KF</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Чашка 75 мл кофейная d 6,5 см h5 см Edera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>440</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="J37" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>