--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -1613,51 +1613,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 21.09.2026 13:31</t>
+          <t>Прайс актуален на 05.11.2026 18:50</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1736,54 +1736,54 @@
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81261225</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>121593</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл хр. стекло Banquet d 7,5 см h18,2 см Schott Zwiesel [6]  </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>508</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>330</v>
       </c>
       <c r="I7" s="10">
-        <v>313</v>
+        <v>271</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81261223</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>121591</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 368 мл хр. стекло Chardonnay Banquet d 8 см h20 см Schott Zwiesel [6] </t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -1807,51 +1807,51 @@
           <t>81261224</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>121592</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 475 мл хр. стекло Banquet d 8,6 см h21,3 см Schott Zwiesel [6]  </t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>508</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>139</v>
+        <v>19</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81261227</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>121596</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 600 мл хр. стекло Bordeaux Banquet d 9,3 см h22,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -2039,431 +2039,431 @@
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81260068</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>CBADEF</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 19,1 см Banquet RAK</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>171.6</v>
+        <v>145.2</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1336</v>
+        <v>1324</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81220797</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>BACPLD2</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Крышка для чайника 700 мл Banquet фарфор RAK</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>178.1</v>
+        <v>150.7</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>121</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81220800</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>BATPLD1</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Крышка для чайника BATP40 Banquet фарфор RAK</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>114.4</v>
+        <v>96.8</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81220799</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>BATPLD2</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Крышка для чайника BATP80 Banquet фарфор RAK</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>180.7</v>
+        <v>152.9</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81220798</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>BACPLD1</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Крышка для чайника арт. 81220149 фарфор Banquet RAK </t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>214</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81260067</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>CBADES</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 19,1 см Banquet RAK</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>171.6</v>
+        <v>145.2</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>1021</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81260064</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>CBADIS</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 21,2 см Banquet RAK</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>175.5</v>
+        <v>148.5</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>858</v>
+        <v>810</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81260077</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>CBAFIK</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Нож для рыбы 20,9 см Banquet RAK</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>187.2</v>
+        <v>158.4</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>12</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81220119</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>BAMB13</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Салатник  170 мл d 13 см h4 см Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>215.8</v>
+        <v>182.6</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81220804</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>BATW01</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Салфетница 15*11 см Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>412.1</v>
+        <v>348.7</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81220805</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>BATW02</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Салфетница 17*8 см Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>378.3</v>
+        <v>320.1</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>289</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81220134</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>BAFD01</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Соусник 150 мл d 15 см Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>234</v>
+        <v>198</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81261051</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>974261</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 260 мл хр. стекло Banquet d 8,1 см h7,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -2484,51 +2484,51 @@
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81261052</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>978483</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 330 мл хр. стекло Banquet d 8,3 см h8,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>486</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>315</v>
       </c>
       <c r="I29" s="10">
         <v>4885</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81261050</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>128075</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 400 мл хр. стекло Banquet d 9,5 см h8,5 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
@@ -2617,182 +2617,182 @@
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81220730</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>BALMG30ST0</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Фильтр для кружки, диаметр 8 см, высота 5,9 см, Lotus Banquet</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>133.9</v>
+        <v>113.3</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81220149</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>BACP35</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Чайник 350 мл Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>556.4</v>
+        <v>470.8</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
         <v>93</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81220115</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>BANC07</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Чашка 70 мл кофейная Ристретто Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>141.7</v>
+        <v>119.9</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>6</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81220114</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>BANC09</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Чашка 90 мл кофейная Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>139.1</v>
+        <v>117.7</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>13</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81220141</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>BACU09</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Чашка 90 мл кофейная Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>123.5</v>
+        <v>104.5</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
         <v>14</v>
       </c>
       <c r="J37" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>