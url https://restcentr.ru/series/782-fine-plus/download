--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -2867,51 +2867,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 17:58</t>
+          <t>Прайс актуален на 22.09.2026 13:13</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2939,425 +2939,425 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222604</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>093222A</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 21*15,2 см h2 см без борта Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>937</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>384</v>
+        <v>128</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81229902</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>095231A</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 24*18 см h2 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1557</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222605</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>093241A</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 25,7*18,8 см h2,2 см без борта Fine Plus Noble [3]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1578</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>426</v>
+        <v>397</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81229903</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>095251A</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 30*22,5 см h1,9 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1673</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>782</v>
+        <v>699</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222606</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>093253A</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 31*22,2 см h2,8 см без борта Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1873</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>281</v>
+        <v>256</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229904</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>095261A</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 36*27 см h2,3 см Fine Plus Noble [1]</t>
+          <t>Блюдо овальное 36*27 см h2,1 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>2573</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222569</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091151А</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 20*14,3 см h2,9 см 375 мл Fine Plus Noble [3]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1137</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>457</v>
+        <v>375</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222570</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091153А</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 24,7*18 см h3,5 см 750 мл Fine Plus Noble [3]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1673</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>411</v>
+        <v>378</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222602</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091152A</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 27*14,8 см h2 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1653</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>523</v>
+        <v>432</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222601</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091155A</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 29,7*21,8 см h4,8 см 1575 мл Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2073</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>590</v>
+        <v>557</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222603</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091154A</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 31,8*20 см h2,1 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1913</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>539</v>
+        <v>499</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81221755</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091301А</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12 см кофейное для чашки арт. 81221752 Simply Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>317</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>7072</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
@@ -3367,1978 +3367,1978 @@
           <t>81229914</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>095301A</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12,5 см кофейное для чашки арт. 81229913 Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>347</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1495</v>
+        <v>1132</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81229917</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>095302A</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 15 см чайное для чашки арт. 81229915/81229916/81221753 Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>389</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>6292</v>
+        <v>5602</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81221756</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091302А</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 15,5 см чайное для чашки арт. 81229915 / 81221754 / 81221753 Simply Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>348</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>14095</v>
+        <v>12997</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81229919</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095309A</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 16 см чайное для чашки арт. 81229918 Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>437</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>3032</v>
+        <v>3637</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81221751</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>091538A</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бульонница 320 мл d 10,3 см h6,6 см Simply Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>747</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>12100</v>
+        <v>11980</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222566</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091928А</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Ваза для цветов h14,3 см d 5,8 см белая фарфор Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>837</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1195</v>
+        <v>1167</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81221757</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091623А</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл белая d 7,8 см h8 см Simply Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>453</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>3513</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222564</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095621А</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл белая d 7,8 см h8,8 см фарфор Cone Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>537</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81222563</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095625А</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Кружка 275 мл белая d 7,4 см h9,2 см фарфор Coupe Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>537</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1179</v>
+        <v>1172</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81221758</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091627А</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Кружка 300 мл белая d 8,3 см h8,5 см Simply Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>507</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>2406</v>
+        <v>2381</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81229920</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>095634A</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл белая d 8,3 см h9,2 см Coupe Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>637</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>2364</v>
+        <v>2173</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81229926</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>095820A</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Молочник 200 мл 7,3*6,4 см h9 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1153</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>412</v>
+        <v>401</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81229928</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>095904A</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Перечница d 3,9 см h5,2 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>503</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>994</v>
+        <v>924</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81229910</t>
+          <t>81229905</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>095533A</t>
+          <t>095511A</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 21 см h6,1 см Fine Plus Noble [6]</t>
+          <t>Салатник  350 мл d 12 см h5,9 см емкость для закусок Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>1253</v>
+        <v>537</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>4244</v>
+        <v>2565</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81221708</t>
+          <t>81222607</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>095534A</t>
+          <t>091513A</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1050 мл d 26 см h4,4 см Fine Plus Noble [6]</t>
+          <t>Салатник  370 мл d 12 см h5,3 см емкость для закусок Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>1453</v>
+        <v>537</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>1099</v>
+        <v>2995</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81229907</t>
+          <t>81229911</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>095524A</t>
+          <t>095517A</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 18 см h8,1 см Fine Plus Noble [4]</t>
+          <t>Салатник  450 мл d 13 см h5 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>1089</v>
+        <v>537</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>2936</v>
+        <v>3255</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81229905</t>
+          <t>81229908</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>095511A</t>
+          <t>095531A</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12 см h5,9 см Fine Plus Noble [6]</t>
+          <t>Салатник  500 мл d 17 см h5 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>537</v>
+        <v>773</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>2761</v>
+        <v>1816</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81222607</t>
+          <t>81229909</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095532A</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Салатник 370 мл d 12 см h5,3 см Fine Plus Stackable Noble [6]</t>
+          <t>Салатник  650 мл d 19 см h5,2 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>537</v>
+        <v>983</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>2995</v>
+        <v>5279</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81229911</t>
+          <t>81229906</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>095517A</t>
+          <t>095521A</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 13 см h5 см Fine Plus Noble [6]</t>
+          <t>Салатник  700 мл d 15 см h7,2 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>537</v>
+        <v>693</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>3267</v>
+        <v>7636</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81229908</t>
+          <t>81229912</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>095531A</t>
+          <t>095529A</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 17 см h5 см Fine Plus Noble [6]</t>
+          <t>Салатник  700 мл d 16 см h5,9 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>773</v>
+        <v>693</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>1934</v>
+        <v>3013</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81229909</t>
+          <t>81222609</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>095532A</t>
+          <t>091161A</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 19 см h5,2 см Fine Plus Noble [6]</t>
+          <t>Салатник  800 мл 22,5*22,5 см h6 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>983</v>
+        <v>1193</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>5507</v>
+        <v>1073</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81229906</t>
+          <t>81222608</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>095521A</t>
+          <t>091523A</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 15 см h7,2 см Fine Plus Noble [6]</t>
+          <t>Салатник  800 мл d 14,8 см h7 см Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>693</v>
+        <v>653</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>7951</v>
+        <v>2999</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81229912</t>
+          <t>81229910</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>095529A</t>
+          <t>095533A</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 16 см h5,9 см Fine Plus Noble [6]</t>
+          <t>Салатник 1000 мл d 21 см h6,1 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>693</v>
+        <v>1253</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>3510</v>
+        <v>4109</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81222609</t>
+          <t>81221708</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095534A</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл 22,5*22,5 см h6 см Fine Plus Noble [6]</t>
+          <t>Салатник 1050 мл d 26 см h4,4 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>1193</v>
+        <v>1453</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>1097</v>
+        <v>967</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81222608</t>
+          <t>81229907</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095524A</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 14,8 см h7 см Fine Plus Stackable Noble [6]</t>
+          <t>Салатник 1300 мл d 18 см h8,1 см Fine Plus Noble [4]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>653</v>
+        <v>1089</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>3007</v>
+        <v>2913</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81222565</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091929А</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Салфетница 10*4,8 см h8,4 см белая фарфор Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>1093</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>2757</v>
+        <v>2669</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81229923</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>095811A</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Сахарница 250 мл d 9 см h6,9 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>1273</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>1555</v>
+        <v>1535</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81229927</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>095903A</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Солонка d 3,9 см h5,2 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>503</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>1037</v>
+        <v>965</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81222567</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091561А</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Соусник  30 мл d 5 см h2,8 см круглый Рамекин белый фарфор Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>379</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>3418</v>
+        <v>3321</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81222568</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>091562А</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Соусник  80 мл d 7 см h4 см круглый Рамекин белый фарфор Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>413</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>3090</v>
+        <v>2697</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81229893</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>095002A</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 16 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>493</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>663</v>
+        <v>5080</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81229894</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>095022A</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>653</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>8823</v>
+        <v>8266</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81221706</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095032A</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23,5 см h1,6 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>773</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>11373</v>
+        <v>11295</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81229895</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>095052A К=24</t>
+          <t>095052A</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>807</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>8688</v>
+        <v>8326</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81229896</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>095072A</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>1370</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>1731</v>
+        <v>1604</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81229929</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>095181A</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 160 мл d 25 см h3,2 см для пасты Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>1543</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>1270</v>
+        <v>1191</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81229931</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>095527A</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 21 см h7,2 см для пасты Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>1047</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>1262</v>
+        <v>1255</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81229897</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>095171A</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 23 см h4,6 см для пасты Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>837</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>2465</v>
+        <v>2404</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81229930</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>095205A</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 300 мл d 27 см h5,3 см для пасты Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>1607</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>1250</v>
+        <v>1129</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81229932</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>095556A</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 23 см h9,2 см для пасты Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>1437</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>430</v>
+        <v>0</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81229898</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>095191A</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 27 см h4,6 см для пасты Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>1453</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>914</v>
+        <v>680</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81229899</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>095201A</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 600 мл d 30 см h5,7 см для пасты Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>1943</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>1270</v>
+        <v>1040</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81229900</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>095034A</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 21,5 см h3,6 см  Fine Plus Noble [4]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>983</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>5971</v>
+        <v>4922</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81221707</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>095035A</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h3,3 см Fine Plus Noble [4]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>1327</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>9010</v>
+        <v>8630</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81229901</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>095057A</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 25,5 см h3,9 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>1387</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>5987</v>
+        <v>5246</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81229922</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>095810A</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Чайник 1000 мл d 13 см h12 см Coupe Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>2903</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81229925</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>095809A</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Чайник 1000 мл h12 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>2903</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>326</v>
+        <v>241</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81221759</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091800А</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Чайник 450 мл h9,5 см Simply Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>1783</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>1243</v>
+        <v>1212</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81229924</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>095807A</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Чайник 500 мл 11,5*10,5 см h9,2 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>1978</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>108</v>
+        <v>76</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81229921</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>095806A</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Чайник 500 мл d 11 см h9,3 см Coupe Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>1978</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>2032</v>
+        <v>1985</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81221760</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091802А</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Чайник 850 мл h13,5 см Simply Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>2277</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>1469</v>
+        <v>1467</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81229913</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>095600A</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Чашка 100 мл кофейная d 6,2 см h5,3 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>459</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>1783</v>
+        <v>1544</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81221752</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091601А</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Чашка 100 мл кофейная d 7 см h4,7 см Simply Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>417</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>9580</v>
+        <v>9574</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81221753</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091612А</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Чашка 180 мл чайная d 8,5 см h5,5 см Simply Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>473</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>10936</v>
+        <v>10636</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81229915</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>095611A</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Чашка 200 мл чайная d 8,5 см h6 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>537</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>3651</v>
+        <v>2082</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81229916</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>095616A</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Чашка 250 мл чайная d 9 см h6,3 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>557</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>4678</v>
+        <v>4040</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81221754</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091617А</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Чашка 250 мл чайная d 9,2 см h6,5 см Simply Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>493</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>6981</v>
+        <v>6801</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81229918</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>095641A</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Чашка 350 мл чайная d 10,3 см h7,2 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>583</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>0</v>
+        <v>3292</v>
       </c>
       <c r="J75" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>