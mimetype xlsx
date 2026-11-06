--- v1 (2026-09-22)
+++ v2 (2026-11-06)
@@ -2867,51 +2867,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 13:13</t>
+          <t>Прайс актуален на 06.11.2026 19:24</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2959,51 +2959,51 @@
           <t>81222604</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>093222A</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 21*15,2 см h2 см без борта Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>937</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81229902</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>095231A</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 24*18 см h2 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
@@ -3027,51 +3027,51 @@
           <t>81222605</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>093241A</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 25,7*18,8 см h2,2 см без борта Fine Plus Noble [3]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1578</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81229903</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>095251A</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 30*22,5 см h1,9 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
@@ -3095,51 +3095,51 @@
           <t>81222606</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>093253A</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 31*22,2 см h2,8 см без борта Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1873</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>256</v>
+        <v>193</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229904</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>095261A</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 36*27 см h2,1 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
@@ -3163,1513 +3163,1513 @@
           <t>81222569</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>091151А</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 20*14,3 см h2,9 см 375 мл Fine Plus Noble [3]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1137</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>375</v>
+        <v>343</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222570</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>091153А</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 24,7*18 см h3,5 см 750 мл Fine Plus Noble [3]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1673</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222602</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>091152A</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 27*14,8 см h2 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1653</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222601</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>091155A</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 29,7*21,8 см h4,8 см 1575 мл Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2073</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>1347</v>
       </c>
       <c r="I15" s="10">
-        <v>557</v>
+        <v>550</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222603</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>091154A</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 31,8*20 см h2,1 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1913</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>499</v>
+        <v>485</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81221755</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>091301А</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12 см кофейное для чашки арт. 81221752 Simply Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>206</v>
       </c>
       <c r="I17" s="10">
         <v>7072</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81229914</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>095301A</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12,5 см кофейное для чашки арт. 81229913 Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>347</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1132</v>
+        <v>1039</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81229917</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>095302A</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 15 см чайное для чашки арт. 81229915/81229916/81221753 Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>389</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>5602</v>
+        <v>5240</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81221756</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>091302А</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 15,5 см чайное для чашки арт. 81229915 / 81221754 / 81221753 Simply Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>348</v>
+        <v>360</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>12997</v>
+        <v>12985</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81229919</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>095309A</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 16 см чайное для чашки арт. 81229918 Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>437</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>3637</v>
+        <v>3354</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81221751</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>091538A</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бульонница 320 мл d 10,3 см h6,6 см Simply Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>747</v>
+        <v>772</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>11980</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222566</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>091928А</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Ваза для цветов h14,3 см d 5,8 см белая фарфор Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>837</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>544</v>
       </c>
       <c r="I23" s="10">
-        <v>1167</v>
+        <v>1063</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81221757</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>091623А</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл белая d 7,8 см h8 см Simply Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>453</v>
+        <v>469</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>294</v>
       </c>
       <c r="I24" s="10">
         <v>3513</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222564</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>095621А</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл белая d 7,8 см h8,8 см фарфор Cone Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>537</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1146</v>
+        <v>1138</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81222563</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>095625А</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Кружка 275 мл белая d 7,4 см h9,2 см фарфор Coupe Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>537</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>349</v>
       </c>
       <c r="I26" s="10">
-        <v>1172</v>
+        <v>1170</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81221758</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>091627А</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Кружка 300 мл белая d 8,3 см h8,5 см Simply Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>507</v>
+        <v>524</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>340</v>
       </c>
       <c r="I27" s="10">
-        <v>2381</v>
+        <v>2382</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81229920</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>095634A</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл белая d 8,3 см h9,2 см Coupe Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>637</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>2173</v>
+        <v>2123</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81229926</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>095820A</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Молочник 200 мл 7,3*6,4 см h9 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1153</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81229928</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>095904A</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Перечница d 3,9 см h5,2 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>503</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>924</v>
+        <v>882</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81229905</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>095511A</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Салатник  350 мл d 12 см h5,9 см емкость для закусок Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>537</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>2565</v>
+        <v>2560</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81222607</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>091513A</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Салатник  370 мл d 12 см h5,3 см емкость для закусок Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>537</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>349</v>
       </c>
       <c r="I32" s="10">
-        <v>2995</v>
+        <v>2983</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81229911</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>095517A</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Салатник  450 мл d 13 см h5 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>537</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>3255</v>
+        <v>3245</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81229908</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>095531A</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Салатник  500 мл d 17 см h5 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>773</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>1816</v>
+        <v>1778</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81229909</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>095532A</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Салатник  650 мл d 19 см h5,2 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>983</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>5279</v>
+        <v>5086</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81229906</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>095521A</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Салатник  700 мл d 15 см h7,2 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>693</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>7636</v>
+        <v>7574</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81229912</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>095529A</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Салатник  700 мл d 16 см h5,9 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>693</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>3013</v>
+        <v>2586</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81222609</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>091161A</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Салатник  800 мл 22,5*22,5 см h6 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>1193</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>1073</v>
+        <v>1053</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81222608</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>091523A</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Салатник  800 мл d 14,8 см h7 см Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>653</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>424</v>
       </c>
       <c r="I39" s="10">
-        <v>2999</v>
+        <v>2994</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81229910</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>095533A</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Салатник 1000 мл d 21 см h6,1 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>1253</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>4109</v>
+        <v>4085</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81221708</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>095534A</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Салатник 1050 мл d 26 см h4,4 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>1453</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>967</v>
+        <v>942</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81229907</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>095524A</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Салатник 1300 мл d 18 см h8,1 см Fine Plus Noble [4]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>1089</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>2913</v>
+        <v>2895</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81222565</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>091929А</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Салфетница 10*4,8 см h8,4 см белая фарфор Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>1093</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>2669</v>
+        <v>2668</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81229923</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>095811A</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Сахарница 250 мл d 9 см h6,9 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>1273</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>1535</v>
+        <v>1523</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81229927</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>095903A</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Солонка d 3,9 см h5,2 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>503</v>
       </c>
       <c r="H45" s="9">
-        <v/>
+        <v>326</v>
       </c>
       <c r="I45" s="10">
-        <v>965</v>
+        <v>943</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81222567</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>091561А</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Соусник  30 мл d 5 см h2,8 см круглый Рамекин белый фарфор Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>379</v>
       </c>
       <c r="H46" s="9">
-        <v/>
+        <v>246</v>
       </c>
       <c r="I46" s="10">
-        <v>3321</v>
+        <v>3248</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81222568</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>091562А</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Соусник  80 мл d 7 см h4 см круглый Рамекин белый фарфор Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>413</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>2697</v>
+        <v>2676</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81229893</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>095002A</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 16 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>493</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>5080</v>
+        <v>4972</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81229894</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>095022A</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>653</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>8266</v>
+        <v>7716</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81221706</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>095032A</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23,5 см h1,6 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>773</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>11295</v>
+        <v>11136</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81229895</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>095052A</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>807</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>8326</v>
+        <v>8190</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81229896</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>095072A</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>1370</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>1604</v>
+        <v>1603</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81229929</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>095181A</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 160 мл d 25 см h3,2 см для пасты Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>1543</v>
       </c>
       <c r="H53" s="9">
-        <v/>
+        <v>1002</v>
       </c>
       <c r="I53" s="10">
-        <v>1191</v>
+        <v>1185</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81229931</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>095527A</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 21 см h7,2 см для пасты Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>1047</v>
+        <v>1079</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>1255</v>
+        <v>1213</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81229897</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>095171A</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 23 см h4,6 см для пасты Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>837</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>2404</v>
+        <v>2395</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81229930</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>095205A</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 300 мл d 27 см h5,3 см для пасты Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
@@ -4687,227 +4687,227 @@
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81229932</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>095556A</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 23 см h9,2 см для пасты Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>1437</v>
+        <v>1485</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
         <v>0</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81229898</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>095191A</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 27 см h4,6 см для пасты Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>1453</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>680</v>
+        <v>649</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81229899</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>095201A</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 600 мл d 30 см h5,7 см для пасты Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>1943</v>
       </c>
       <c r="H59" s="9">
-        <v/>
+        <v>1262</v>
       </c>
       <c r="I59" s="10">
-        <v>1040</v>
+        <v>605</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81229900</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>095034A</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 21,5 см h3,6 см  Fine Plus Noble [4]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>983</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>4922</v>
+        <v>4685</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81221707</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>095035A</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h3,3 см Fine Plus Noble [4]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>1327</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>8630</v>
+        <v>8603</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81229901</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>095057A</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 25,5 см h3,9 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>1387</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>5246</v>
+        <v>4988</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81229922</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>095810A</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Чайник 1000 мл d 13 см h12 см Coupe Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
@@ -4931,414 +4931,414 @@
           <t>81229925</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>095809A</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Чайник 1000 мл h12 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>2903</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81221759</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>091800А</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Чайник 450 мл h9,5 см Simply Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>1783</v>
       </c>
       <c r="H65" s="9">
-        <v/>
+        <v>1158</v>
       </c>
       <c r="I65" s="10">
-        <v>1212</v>
+        <v>1192</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81229924</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>095807A</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Чайник 500 мл 11,5*10,5 см h9,2 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>1978</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>76</v>
+        <v>5</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81229921</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>095806A</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Чайник 500 мл d 11 см h9,3 см Coupe Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>1978</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>1985</v>
+        <v>1945</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81221760</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>091802А</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Чайник 850 мл h13,5 см Simply Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>2277</v>
       </c>
       <c r="H68" s="9">
-        <v/>
+        <v>1480</v>
       </c>
       <c r="I68" s="10">
-        <v>1467</v>
+        <v>1366</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81229913</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>095600A</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Чашка 100 мл кофейная d 6,2 см h5,3 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>459</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>1544</v>
+        <v>1463</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81221752</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>091601А</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Чашка 100 мл кофейная d 7 см h4,7 см Simply Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>417</v>
+        <v>428</v>
       </c>
       <c r="H70" s="9">
-        <v/>
+        <v>271</v>
       </c>
       <c r="I70" s="10">
-        <v>9574</v>
+        <v>9568</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81221753</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>091612А</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Чашка 180 мл чайная d 8,5 см h5,5 см Simply Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>473</v>
+        <v>484</v>
       </c>
       <c r="H71" s="9">
-        <v/>
+        <v>307</v>
       </c>
       <c r="I71" s="10">
         <v>10636</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81229915</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>095611A</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Чашка 200 мл чайная d 8,5 см h6 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>537</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>2082</v>
+        <v>1736</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81229916</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>095616A</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Чашка 250 мл чайная d 9 см h6,3 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>557</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>4040</v>
+        <v>3737</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81221754</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>091617А</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Чашка 250 мл чайная d 9,2 см h6,5 см Simply Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>493</v>
+        <v>509</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>6801</v>
+        <v>6789</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81229918</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>095641A</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Чашка 350 мл чайная d 10,3 см h7,2 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>583</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>3292</v>
+        <v>3039</v>
       </c>
       <c r="J75" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>