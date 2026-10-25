--- v0 (2026-06-10)
+++ v1 (2026-10-25)
@@ -1382,51 +1382,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 11.06.2026 01:06</t>
+          <t>Прайс актуален на 25.10.2026 13:12</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1505,224 +1505,224 @@
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>70001354</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>D6885/H4126  (1кор=36/6)</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 22*14 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>385</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>288</v>
       </c>
       <c r="I7" s="10">
-        <v>1347</v>
+        <v>1251</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>70001355</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>D6891  (1кор=16/4)</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 29*22 см Трианон Opal ARC [4]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>802</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1194</v>
+        <v>1094</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>70001385</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>D6877 (1кор=16/4)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 35*26 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>710</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>411</v>
+        <v>393</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>70001356</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>D6925   (1кор=48/6)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 14,5 см для чашки D6921/70001352 Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>188</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>7021</v>
+        <v>7015</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>70001357</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>D6926 (1кор=48/6)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 16 см для чашки D6922/70001353 Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>223</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>167</v>
       </c>
       <c r="I11" s="10">
-        <v>2450</v>
+        <v>2312</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>70001338</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>D6879  (1уп=24)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 300 мл d 10 см h 6 см Трианон Stackable Opal ARC [6]</t>
+          <t>Бульонница 300 мл d 10 см h6 см Трианон Stackable Opal ARC [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>446</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>334</v>
       </c>
       <c r="I12" s="10">
-        <v>1734</v>
+        <v>1728</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>70001339</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>L4399</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бульонница 500 мл d 13,7 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -1743,459 +1743,459 @@
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>70001340</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>D6880/68978</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл белая d 8 см h 11 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>211</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>158</v>
       </c>
       <c r="I14" s="10">
-        <v>11461</v>
+        <v>8583</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>70001386</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>P5065</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кружка 300 мл белая d 8 см h 9 см Трианон Stackable Opal ARC [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>117</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81201188</t>
+          <t>81221770</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>D6882/N3651</t>
+          <t>N3652</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 18 см h 8 см Трианон Opal ARC [6]</t>
+          <t>Салатник  300 мл d 12 см h5,5 см емкость для закусок Трианон ровный край Opal ARC [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>289</v>
+        <v>142</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1645</v>
+        <v>4306</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>70001344</t>
+          <t>70001342</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>D6881 (1уп=6шт)</t>
+          <t>D6884/H4917 (1уп=24/6)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1800 мл d 24 см h 10 см Трианон Opal ARC [6]</t>
+          <t>Салатник  300 мл d 12,5 см h 5,5 см емкость для закусок Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>340</v>
+        <v>156</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>31</v>
+        <v>4764</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81221770</t>
+          <t>70001341</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D6878 (1уп=36/6)</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 12 см h5,5 см Трианон ровный край Opal ARC [6]</t>
+          <t>Салатник  450 мл d 13 см h6 см емкость для закусок Трианон ровный край Opal ARC [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>142</v>
+        <v>362</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>5163</v>
+        <v>619</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>70001342</t>
+          <t>70001343</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>D6884/H4917 (1уп=36/6)</t>
+          <t>D6883/50065 (1=48/8)</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 12,5 см h 5,5 см Трианон Opal ARC [6]</t>
+          <t>Салатник  500 мл d 16 см h 5,5 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>156</v>
+        <v>206</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1716</v>
+        <v>13294</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>70001341</t>
+          <t>81201188</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>D6878 (1уп=36/6)</t>
+          <t>D6882/N3651</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 13 см h 6 см Трианон ровный край Opal ARC [6]</t>
+          <t>Салатник 1000 мл d 18 см h 8 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>362</v>
+        <v>289</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>216</v>
       </c>
       <c r="I20" s="10">
-        <v>733</v>
+        <v>1579</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>70001343</t>
+          <t>70001344</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>D6883/50065 (1=48/8)</t>
+          <t>D6881 (1уп=6шт)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 16 см h 5,5 см Трианон Opal ARC [6]</t>
+          <t>Салатник 1800 мл d 24 см h 10 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>206</v>
+        <v>340</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>4178</v>
+        <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>70001345</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>06498 (1уп=12шт)</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Сахарница 340 мл d 11 см h 13 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>600</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>70001346</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>D6886 (1кор=36/6)</t>
+          <t>D6886/D7501 (1кор=36/6)</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 15 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>190</v>
+        <v>170</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>3496</v>
+        <v>6688</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>70001347</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>D6887 (1кор=36/6)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 19,5 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>168</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>22436</v>
+        <v>21074</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>70001350</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>D6890/N3645 (1кор=36/6)</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 24,5 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>195</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>16870</v>
+        <v>14056</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>70001351</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>D6888/N8244 кор=24/6</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27,3 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>329</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>246</v>
       </c>
       <c r="I26" s="10">
         <v>1146</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>70001348</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>D6889 (1кор=36/6)</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 300 мл d 22,5 см h3,5 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
@@ -2222,108 +2222,108 @@
           <t>70001349</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>N3646 (1 кор=24/6)</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 300/650 мл d 24 см h4 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>189</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>8253</v>
+        <v>7779</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>70001352</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>D6921  (1кор=36/6)</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 8,5 см h 6,5 см (блюдце D6925/70001356) Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>276</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>207</v>
       </c>
       <c r="I29" s="10">
-        <v>2809</v>
+        <v>2737</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>70001353</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>D6922 (1 кор=36/6)</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Чашка 280 мл чайная d 9,4 см h 7,2 см (блюдце D6926/70001357) Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>349</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>261</v>
       </c>
       <c r="I30" s="10">
-        <v>2226</v>
+        <v>1854</v>
       </c>
       <c r="J30" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>