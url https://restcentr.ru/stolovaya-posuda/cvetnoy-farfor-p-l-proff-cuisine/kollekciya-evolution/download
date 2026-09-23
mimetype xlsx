--- v0 (2026-06-03)
+++ v1 (2026-09-23)
@@ -1415,51 +1415,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 04.06.2026 02:57</t>
+          <t>Прайс актуален на 23.09.2026 07:48</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1492,391 +1492,391 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81223292</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>10604 (dark red)кор=48шт.</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 20*13*1,9 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 20*13 см h1,9 см для закусок Evolution Dark Red P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>587</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>415</v>
+        <v>374</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223294</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>10789 (dark red)кор=24шт.</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 25*16*2,4 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 25*16 см h2,4 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>744</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>579</v>
+        <v>546</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223296</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>10550 (dark red)кор=24/6</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 25*22,5*2,4 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 25*22,5 см h2,4 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>834</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>1517</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81223291</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>10872 (dark red)кор=18шт.</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29,2*14*2 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 29,2*14 см h2 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1018</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81223293</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>10554 (dark red)кор=24шт.</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29,5*14*2,6 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 29,5*14 см h2,6 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>910</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>391</v>
+        <v>346</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81223322</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>10551 (dark red)кор=12/3</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*26,5*2,8 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 30*26,5 см h2,8 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1198</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>205</v>
+        <v>190</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81223295</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>10680 (dark red)кор=</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 32,5*10*3 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 32,5*10 см h3 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>910</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81223290</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>10605 (dark red)кор=18/3</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 36*14*2 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 36*14 см h2 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1124</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81223323</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>10378 (dark red) к=2</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 630 мл d 15 см h6 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
+          <t>Салатник  630 мл d 15 см h6 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>509</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81229253</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>10378-ocean</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d15 см h6 см Evolution Ocean P.L. Proff Cuisine [4]</t>
+          <t>Салатник  650 мл d 15 см h6 см Evolution Ocean P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>591</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81229259</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>10378-snow</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d15 см h6 см Evolution Snow P.L. Proff Cuisine [4]</t>
+          <t>Салатник  650 мл d 15 см h6 см Evolution Snow P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>591</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81229254</t>
         </is>
@@ -1949,119 +1949,119 @@
           <t>81229250</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>10660-ocean</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 16 см Evolution Ocean P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>411</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>638</v>
+        <v>620</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81223321</t>
+          <t>81229261</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>10340 (dark red)кор=24/6</t>
+          <t>10679-Snow</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 20 h2 см Evolution Dark Red P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 20 см Evolution Snow P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>659</v>
+        <v>701</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>654</v>
+        <v>817</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81229261</t>
+          <t>81223321</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>10679-Snow</t>
+          <t>10340 (dark red)кор=24/6</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 20 см Evolution Snow P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 20 см h2 см Evolution Dark Red P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>701</v>
+        <v>659</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>817</v>
+        <v>654</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81229251</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>10340-ocean</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21 см Evolution Ocean P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2104,100 +2104,100 @@
         <v>921</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>4</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81223320</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>10341 (dark red)кор=</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 26,5 h2,5 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
+          <t>Тарелка d 26,5 см h2,5 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>948</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>304</v>
+        <v>236</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81229252</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>10341-ocean</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см Evolution Ocean P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1141</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>446</v>
+        <v>431</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81229249</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>10339-ocean</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 21 см Evolution Ocean P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2357,40 +2357,40 @@
           <t>81223297</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>10339 (dark red)</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 21 см h4,5 см Evolution Dark Red P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>895</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>372</v>
+        <v>345</v>
       </c>
       <c r="J31" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>