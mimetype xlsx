--- v0 (2026-06-03)
+++ v1 (2026-11-05)
@@ -7784,51 +7784,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 03.06.2026 21:50</t>
+          <t>Прайс актуален на 06.11.2026 00:09</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -7910,85 +7910,85 @@
           <t>81223019</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>P5225928/0525-3/3011194</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 22 см h6 см 1500 мл с ручками Desert Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1453</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>146</v>
+        <v>102</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223026</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>97000004 /P5225928/0525-4</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 22 см h6 см 1500 мл с ручками Ocean Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1453</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>531</v>
+        <v>502</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81223023</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>P5225928/0525-5 кор=12/2</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 22 см h6 см 1500 мл с ручками Organic Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8012,221 +8012,221 @@
           <t>81223027</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>99010004 /P5225928-0</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 22 см h6 см 1500 мл с ручками White Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1387</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1043</v>
+        <v>920</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81223010</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>3160135 кор=12/1</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30,5*23*5,7 см 2200 мл с ручками Coral Fusion P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 30,5*23 см h5,7 см 2200 мл с ручками Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1594</v>
+        <v>1628</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81223020</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>P5225637/0525-3/3011237</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30,5*23*5,7 см 2200 мл с ручками Desert Fusion P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 30,5*23 см h5,7 см 2200 мл с ручками Desert Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>218</v>
+        <v>196</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81223021</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>P5225637/0525-4/99000180</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30,5*23*5,7 см 2200 мл с ручками Ocean Fusion P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 30,5*23 см h5,7 см 2200 мл с ручками Ocean Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>2143</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>329</v>
+        <v>259</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81223024</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>P5225637/0525-5 кор=12/1</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30,5*23*5,7 см 2200 мл с ручками Organic Fusion P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 30,5*23 см h5,7 см 2200 мл с ручками Organic Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1543</v>
+        <v>1594</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81223028</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>99010007 /P5225637/0525-2</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30,5*23*5,7 см 2200 мл с ручками White Fusion P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 30,5*23 см h5,7 см 2200 мл с ручками White Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2097</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>517</v>
+        <v>347</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81223001</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>P5226233/0525-1</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 31,5*20 см Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8250,697 +8250,697 @@
           <t>81223051</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>P5226233/0525-3/2121119/</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 31,5*20 см Desert Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>837</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1837</v>
+        <v>1721</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>73040161</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>P5226233/0525-4 (кор=24шт</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 31,5*20 см Ocean Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>837</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1474</v>
+        <v>1329</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>73040170</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>P5226233/052-5 (кор=24/6</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 31,5*20 см Organic Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>743</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>776</v>
+        <v>766</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>73040154</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>P5226233/0525-2 (кор=24шт</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 31,5*20 см White Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>873</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>2712</v>
+        <v>2166</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81223046</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>3160122 кор=16/4</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 40*25 см Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1124</v>
+        <v>1144</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81223065</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>P5226241/0525-3/3011103</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 40*25 см Desert Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1163</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81223067</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>91000052 /P5226241/0525-4</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 40*25 см Ocean Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1063</v>
+        <v>1098</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>690</v>
       </c>
       <c r="I23" s="10">
-        <v>1584</v>
+        <v>1545</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81223048</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>99002170 /P5226241/0525-2</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 40*25 см White Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1374</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>918</v>
+        <v>884</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81223069</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>P5226241/0525-5 к=16/4</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 40*25,6 см Organic Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>1197</v>
+        <v>1237</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>503</v>
+        <v>333</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81223008</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>3160123 кор=12/1</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*19,5*5,4 см 1900 мл с ручками Coral Fusion P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 30*19,5 см h5,4 см 1900 мл с ручками Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1385</v>
+        <v>1411</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81223018</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>P5225735/0525-3/3011159</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*19,5*5,4 см 1900 мл с ручками Desert Fusion P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 30*19,5 см h5,4 см 1900 мл с ручками Desert Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1673</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>307</v>
+        <v>287</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81223025</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>P5225735/0525-4/95000000</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*19,5*5,4 см 1900 мл с ручками Ocean Fusion P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 30*19,5 см h5,4 см 1900 мл с ручками Ocean Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1857</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>302</v>
+        <v>266</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81223022</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>80000242 кор=12/1</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*19,5*5,4 см 1900 мл с ручками Organic Fusion P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 30*19,5 см h5,4 см 1900 мл с ручками Organic Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>1637</v>
+        <v>1662</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81223029</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>99006407 /P5225735/0525-</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*19,5*5,4 см 1900 мл с ручками White Fusion P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 30*19,5 см h5,4 см 1900 мл с ручками White Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1673</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>238</v>
+        <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81290291</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>P7150112-C&amp;D-SH221 к</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 16,8 см h2,3 см для чайной пары арт. 81223150 Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>442.2</v>
+        <v>904.2</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>666</v>
+        <v>660</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81223057</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>P6136515/0525-3</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 300 мл d 10,2 см h5,6 см Desert Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>1520</v>
+        <v>1415</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81223038</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>P6136515/0525-1</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 300 мл d 10,5 см h5,5 см Coral Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>687</v>
+        <v>710</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
         <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81223232</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>P6140015-S+D-SH222 к</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 300 мл d 10,5 см h5,5 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>658</v>
+        <v>598</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>73024262</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>P6136515/0525-4 (кр=32шт</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 300 мл d 10,5 см h5,5 см Ocean Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>757</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>3609</v>
+        <v>3258</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81223225</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>P6140015-S</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 300 мл d 10,5 см h5,5 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>823</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>534</v>
       </c>
       <c r="I36" s="10">
-        <v>943</v>
+        <v>899</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>73024263</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>P6136515/0525-5 (кор=32/4</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 300 мл d 10,5 см h5,5 см Organic Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8964,493 +8964,493 @@
           <t>73024261</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>P6136515/0525-2</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 300 мл d 10,5 см h5,5 см White Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>713</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>1528</v>
+        <v>1049</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>73024321</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>P5225920/0525-5 кор=24/2</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Бульонница 500 мл d 15 см h5 см Organic Fusion P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>2030</v>
+        <v>5226</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81223161</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>P5244320-SH222 кор=4</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Бульонница 500 мл d 15 см h5,2 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>743</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>482</v>
       </c>
       <c r="I40" s="10">
-        <v>3401</v>
+        <v>3145</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81223152</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>P5244320-SH221 к=48/4</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Бульонница 500 мл d 15 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>673</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>437</v>
       </c>
       <c r="I41" s="10">
-        <v>1638</v>
+        <v>1184</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>73024320</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>P5225920/0525-4 (кор=24шт</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Бульонница 530 мл d 15 см h5 см Ocean Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>687</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>11708</v>
+        <v>10790</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81223007</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>P5225920/0525-1</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Бульонница 530 мл d 15 см h5,5 см Coral Fusion P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>613</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>2528</v>
+        <v>2325</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81223016</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>P5225920/0525-3/3011045</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Бульонница 550 мл d 15 см h5 см Desert Fusion P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>613</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>1444</v>
+        <v>933</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>73024319</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>P5225920/0525-2 ( кор  24</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Бульонница 550 мл d 15 см h5 см White Fusion P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>697</v>
       </c>
       <c r="H45" s="9">
-        <v/>
+        <v>453</v>
       </c>
       <c r="I45" s="10">
-        <v>15207</v>
+        <v>16936</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81223037</t>
+          <t>73024255</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>P8118317/0525-1</t>
+          <t>P8118317/0525-2 (кор</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Емкость банка 1000 мл d 12см h17 см с крышкой Coral Fusion P.L. Proff Cuisine [1]</t>
+          <t>Емкость банка 1000 мл d 12 см h17 см с крышкой White Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>765</v>
+        <v>940</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>267</v>
+        <v>594</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81223056</t>
+          <t>81223037</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>P8118317/0525-3</t>
+          <t>P8118317/0525-1</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Емкость банка 1000 мл d 12см h17 см с крышкой Desert Fusion P.L. Proff Cuisine [1]</t>
+          <t>Емкость банка 1000 мл d 12см h17 см с крышкой Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>723</v>
+        <v>765</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>0</v>
+        <v>249</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>73024259</t>
+          <t>81223056</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>P8118317/0525-4 (кор=18шт</t>
+          <t>P8118317/0525-3</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Емкость банка 1000 мл d 12см h17 см с крышкой Ocean Fusion P.L. Proff Cuisine [1]</t>
+          <t>Емкость банка 1000 мл d 12см h17 см с крышкой Desert Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>907</v>
+        <v>748</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>73024260</t>
+          <t>73024259</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>P8118317/0525-5 (кор=18шт</t>
+          <t>P8118317/0525-4 (кор=18шт</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Емкость банка 1000 мл d 12см h17 см с крышкой Organic Fusion P.L. Proff Cuisine [1]</t>
+          <t>Емкость банка 1000 мл d 12см h17 см с крышкой Ocean Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>813</v>
+        <v>907</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>293</v>
+        <v>0</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>73024255</t>
+          <t>73024260</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>P8118317/0525-2 (кор</t>
+          <t>P8118317/0525-5 (кор=18шт</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Емкость банка 1000 мл d 12см h17 см с крышкой White Fusion P.L. Proff Cuisine [1]</t>
+          <t>Емкость банка 1000 мл d 12см h17 см с крышкой Organic Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>937</v>
+        <v>841</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>666</v>
+        <v>260</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81223235</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>P7150108-C+D-SH222 к=72/6</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 150 мл d 8,5 см h5,7 см Green Sea Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>513</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>410</v>
+        <v>178</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81223230</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>P7150108-C+D-SH221 к=72/6</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 150 мл d 8,5 см h5,7 см Orange Sky Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9474,187 +9474,187 @@
           <t>81223176</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>P7052706-C-D-SH234 к</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 80 мл d 5,4 см h5,6 см Blue Lake Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>357</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>719</v>
+        <v>646</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81223201</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>P7052706-C+D-SH236 к=72/6</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 80 мл d5,4 см h5,7 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 80 мл d 5,4 см h5,7 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>370</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>1700</v>
+        <v>1582</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81223190</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>P7060307-C+D-SH234к=</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 90 мл d 6,4 см h4,8 см Blue Lake Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>397</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>304</v>
+        <v>233</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81223214</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>P7060307-C+D-SH236 к</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 90 мл d 6,6 см h4,8 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>413</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81223228</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>P7135008-SH221 к=48/6</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл d 7,9 см h10 см Orange Sky Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>513</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>2503</v>
+        <v>2132</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81223053</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>P7139409/0525-3</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Кружка 400 мл d 8,4 см h11,3 см Desert Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9678,323 +9678,323 @@
           <t>81223034</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>P7139409/0525-1</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Кружка 400 мл d 8,5 см h11,5 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>371</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>2413</v>
+        <v>2046</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>73024990</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>P7139409/0525-4 (кор=36/6</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Кружка 400 мл d 8,5 см h11,5 см Ocean Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>367</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>5010</v>
+        <v>3958</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>73030001</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>P7139409/0525-5 кор=36/6</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Кружка 400 мл d 8,5 см h11,5 см Organic Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>5116</v>
+        <v>4455</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>73024989</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>P7139409/0525-2 (кор=36/6</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Кружка 400 мл d 8,5 см h11,5 см White Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>437</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>3577</v>
+        <v>1527</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81223191</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>P7130409-SH234 к=48/4</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Кружка 400 мл d 9 см h10,8 см Blue Lake Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>453</v>
       </c>
       <c r="H63" s="9">
-        <v/>
+        <v>294</v>
       </c>
       <c r="I63" s="10">
-        <v>1352</v>
+        <v>1116</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81223215</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>P7130409-SH236 к=48/4</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Кружка 400 мл d 9 см h10,8 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>473</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>2160</v>
+        <v>2128</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81223180</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>P7130613-SH234 к=48/</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Молочник 200 мл d 10 см h8 см Blue Lake Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>478</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>378</v>
+        <v>333</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81223205</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>P7130613-SH236 к=48/4</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Молочник 200 мл d 10 см h8 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="H66" s="9">
-        <v/>
+        <v>307</v>
       </c>
       <c r="I66" s="10">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81223229</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>P7150010-SH221 к=72/6</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Молочник 250 мл d 7,5 см h8,3 см Orange Sky Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>377</v>
       </c>
       <c r="H67" s="9">
-        <v/>
+        <v>245</v>
       </c>
       <c r="I67" s="10">
-        <v>886</v>
+        <v>736</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81223036</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>P7140212/2030637</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Молочник 275 мл d 4,5 см h9,5 см Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10015,156 +10015,156 @@
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81223055</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>P7140212/0525-3</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Молочник 275 мл d 7,5 см h10 см Desert Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>379</v>
       </c>
       <c r="H69" s="9">
-        <v/>
+        <v>246</v>
       </c>
       <c r="I69" s="10">
-        <v>477</v>
+        <v>459</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>73030012</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>P7140212/0525-4 (кор=48шт</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Молочник 275 мл d 7,5 см h9,5 см Ocean Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>1292</v>
+        <v>1213</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>73030015</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>P7140212/0525-5 кор=48/4</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Молочник 275 мл d 7,5 см h9,5 см Organic Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>307</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>73030007</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>P7140212/0525-2 (кор=48шт</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Молочник 275 мл d 7,5 см h9,5 см White Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>377</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>1273</v>
+        <v>1074</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81223047</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>P8118406/0525-1</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета солонка/перечница Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10182,91 +10182,91 @@
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81223066</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>P8118406/0525-3</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета солонка/перечница Desert Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81223068</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>91000022 /P8118406/0525-4(кор48/4)</t>
+          <t>91000022 /P8118406/0525-4</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета солонка/перечница Ocean Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>337</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>488</v>
+        <v>409</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81223070</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>P8118406/0525-5 кор=48/4</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета солонка/перечница Organic Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10290,2527 +10290,2527 @@
           <t>81223071</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>70300107 /P8118406-0</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета солонка/перечница White Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>703</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>669</v>
+        <v>545</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81223173</t>
+          <t>81223198</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>P6067212-SH234 к=144</t>
+          <t>P6067212-SH236 к=144/12</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Салатник 100 мл 11,5*8,5*6 см Blue Lake Fusion P.L. Proff Cuisine [12]</t>
+          <t>Салатник  100 мл 11,5*8,5 см h6 см емкость для закусок Brown Shore Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>1162</v>
+        <v>0</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81223198</t>
+          <t>81223174</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>P6067212-SH236 к=144/12</t>
+          <t>P6067216-SH234 к=72/6</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Салатник 100 мл 11,5*8,5*6 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
+          <t>Салатник  200 мл 16*11,5 см h7 см емкость для закусок Blue Lake Fusion P.L. [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>273</v>
+        <v>437</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>0</v>
+        <v>157</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81223200</t>
+          <t>81223199</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>P6107823-SH236 кор=24/4</t>
+          <t>P6067216-SH236 кор=72/6</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл 23*17 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
+          <t>Салатник  200 мл 16*11,5 см h7 см емкость для закусок Brown Shore Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>990</v>
+        <v>513</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81223175</t>
+          <t>81223195</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>P6107823-SH234 кор=2</t>
+          <t>P6133314-SH234 кор=72/6</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл 23*17*8,5 см Blue Lake Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник  260 мл d 14 см h4 см емкость для закусок Blue Lake Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>1193</v>
+        <v>403</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>370</v>
+        <v>674</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81223033</t>
+          <t>81223219</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>P6134121/2030634</t>
+          <t>P6133314-SH 236 к=72/6</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл d 20 см h8 см Coral Fusion P.L. Proff Cuisine [1]</t>
+          <t>Салатник  260 мл d 14 см h4,2 см емкость для закусок Brown Shore Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>937</v>
+        <v>425</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
         <v>0</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81223012</t>
+          <t>81223184</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>P6134121/0525-3/2122707</t>
+          <t>P6050216-SH234 к=72/</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл d 20 см h8 см Desert Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник  400 мл 15,5*12,5 см h5,5 см Blue Lake Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>1137</v>
+        <v>658</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>1017</v>
+        <v>298</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>73024987</t>
+          <t>81223209</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>P6134121/0525-4 (кор</t>
+          <t>P6050216-SH236 к=72/</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл d 20 см h8 см Ocean Fusion P.L. Proff Cuisine [1]</t>
+          <t>Салатник  400 мл 15,5*12,5 см h6 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>883</v>
+        <v>658</v>
       </c>
       <c r="H84" s="9">
-        <v/>
+        <v>427</v>
       </c>
       <c r="I84" s="10">
-        <v>8114</v>
+        <v>477</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>73024988</t>
+          <t>81223231</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>P6134121/0525-5 (кор</t>
+          <t>P5244018-SH222 кор-48/4</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл d 20 см h8 см Organic Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник  500 мл d 16,5 см h4,5 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>883</v>
+        <v>613</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>3991</v>
+        <v>1246</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>73024986</t>
+          <t>81223224</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>P6134121/0525-2 (кор24)</t>
+          <t>P5244018-SH221 кор=48/4</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл d 20 см h8 см White Fusion P.L. Proff Cuisine [1]</t>
+          <t>Салатник  500 мл d 16,5 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>1137</v>
+        <v>673</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>1852</v>
+        <v>128</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>73024985/73024329</t>
+          <t>81223151</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>P6134022/0525-5 кор=</t>
+          <t>P6131015-SH221 к=48/4</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл d 22 см h6,2 см Organic Fusion P.L. Proff Cuisine (73024985/73024329) [4]</t>
+          <t>Салатник  600 мл d 15 см h6,5 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>878</v>
+        <v>637</v>
       </c>
       <c r="H87" s="9">
-        <v/>
+        <v>414</v>
       </c>
       <c r="I87" s="10">
-        <v>5379</v>
+        <v>596</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>73040203/73024327</t>
+          <t>81223153</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>P6134022/0525-2 (кор=24шт</t>
+          <t>P5243920-SH221 кор=4</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл d 22 см h6,2 см White Fusion P.L. Proff Cuisine (73040203/73024327) [1]</t>
+          <t>Салатник  600 мл d 19 см h5 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>1079</v>
+        <v>773</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>4309</v>
+        <v>782</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81223002</t>
+          <t>81223162</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>P6134022/0525-1</t>
+          <t>P5243920-SH222 к=48/4</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл d 22 см h6,5 см Coral Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник  600 мл d 20 см h5 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>889</v>
+        <v>713</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>0</v>
+        <v>345</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>73024328/803807</t>
+          <t>81223188</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>P6134022/0525-4 к=24/4</t>
+          <t>P6050219-SH234 кор=32/4</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл d 22 см h6,5 см Ocean Fusion P.L. Proff Cuisine (73024328/803807) [4]</t>
+          <t>Салатник  700 мл 18,5*15,5 см h7,5 см Blue Lake Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>837</v>
+        <v>903</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>4147</v>
+        <v>280</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81223052</t>
+          <t>81223160</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>P6134022/0525-3</t>
+          <t>P6131015-SH222 кор=48/4</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл d 22,4 см h6,4 см Desert Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник  700 мл d 15 см h7 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>997</v>
+        <v>599</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>1437</v>
+        <v>861</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81223189</t>
+          <t>81223196</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>P6133324-SH234 к=24/4</t>
+          <t>P6134717-SH234 кор=48/6</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл 23,5*7 см Blue Lake Fusion P.L. Proff Cuisine [1]</t>
+          <t>Салатник  700 мл d 17 см Blue Lake Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>1423</v>
+        <v>707</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>372</v>
+        <v>722</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81223174</t>
+          <t>81223213</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>P6067216-SH234 к=72/6</t>
+          <t>P6050219-SH236 к=32/4</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл 16*11,5*7 см Blue Lake Fusion P.L. Proff Cuisine [6]</t>
+          <t>Салатник  750 мл 18,5*15,5 см h7 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>437</v>
+        <v>983</v>
       </c>
       <c r="H93" s="9">
-        <v/>
+        <v>638</v>
       </c>
       <c r="I93" s="10">
-        <v>325</v>
+        <v>563</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81223199</t>
+          <t>81223064</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>P6067216-SH236 кор=72/6</t>
+          <t>P6134116/0525-3</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл 16*11,5*7 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
+          <t>Салатник  750 мл d 15,4 см h7,4 см Desert Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>513</v>
+        <v>713</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>0</v>
+        <v>678</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81223219</t>
+          <t>73024332</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>P6133314-SH 236 к=72/6</t>
+          <t>P6134116/0525-5 (кор=72ш)</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Салатник 260 мл d 14 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
+          <t>Салатник  750 мл d 15,5 см h7,6 см Organic Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>413</v>
+        <v>637</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>0</v>
+        <v>871</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81223195</t>
+          <t>73024330</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>P6133314-SH234 кор=72/6</t>
+          <t>P6134116/0525-2 (кор=72шт</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Салатник 260 мл d 14 см h4 см Blue Lake Fusion P.L. Proff Cuisine [6]</t>
+          <t>Салатник  750 мл d 15,5 см h7,6 см White Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>403</v>
+        <v>673</v>
       </c>
       <c r="H96" s="9">
-        <v/>
+        <v>437</v>
       </c>
       <c r="I96" s="10">
-        <v>766</v>
+        <v>6839</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81223184</t>
+          <t>81223044</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>P6050216-SH234 к=72/</t>
+          <t>P6134116/0525-1</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл 15,5*12,5*5,5 см Blue Lake Fusion P.L. Proff Cuisine [6]</t>
+          <t>Салатник  750 мл d 15,5 см h8 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>658</v>
+        <v>623</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>342</v>
+        <v>2058</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81223209</t>
+          <t>73024331</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>P6050216-SH236 к=72/</t>
+          <t>P6134116/0525-4 кор=48шт</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл 15,5*12,5*6 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
+          <t>Салатник  750 мл d 15,5 см h8 см Ocean Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>658</v>
+        <v>713</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>489</v>
+        <v>5044</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81223231</t>
+          <t>81223179</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>P5244018-SH222 кор-48/4</t>
+          <t>P6133320-SH234 кор=48/4</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 16,5 см h4,5 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник  900 мл d 20,5 см h6,2 см Blue Lake Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>613</v>
+        <v>1013</v>
       </c>
       <c r="H99" s="9">
-        <v/>
+        <v>658</v>
       </c>
       <c r="I99" s="10">
-        <v>1471</v>
+        <v>189</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81223224</t>
+          <t>81223204</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>P5244018-SH221 кор=48/4</t>
+          <t>P6133320-SH236</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 16,5 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник  950 мл d 20,5 см h6,2 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>673</v>
+        <v>1013</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>149</v>
+        <v>537</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81223151</t>
+          <t>81223200</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>P6131015-SH221 к=48/4</t>
+          <t>P6107823-SH236 кор=24/4</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 15 см h6,5 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1200 мл 23*17 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>637</v>
+        <v>990</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>810</v>
+        <v>0</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81223153</t>
+          <t>81223175</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>P5243920-SH221 кор=4</t>
+          <t>P6107823-SH234 кор=2</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 19 см h5 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1200 мл 23*17 см h8,5 см Blue Lake Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>773</v>
+        <v>1194</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>882</v>
+        <v>343</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81223162</t>
+          <t>81223033</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>P5243920-SH222 к=48/4</t>
+          <t>P6134121/2030634</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 20 см h5 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1200 мл d 20 см h8 см Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>713</v>
+        <v>958</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>471</v>
+        <v>0</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81223188</t>
+          <t>81223012</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>P6050219-SH234 кор=32/4</t>
+          <t>P6134121/0525-3/2122707</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл 18,5*15,5*7,5 см Blue Lake Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1200 мл d 20 см h8 см Desert Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>903</v>
+        <v>1137</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>336</v>
+        <v>993</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81223160</t>
+          <t>73024987</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>P6131015-SH222 кор=48/4</t>
+          <t>P6134121/0525-4 (кор</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 15 см h7 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1200 мл d 20 см h8 см Ocean Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>599</v>
+        <v>912</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>1155</v>
+        <v>7990</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81223196</t>
+          <t>73024988</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>P6134717-SH234 кор=48/6</t>
+          <t>P6134121/0525-5 (кор</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 17 см Blue Lake Fusion P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1200 мл d 20 см h8 см Organic Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>707</v>
+        <v>912</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>780</v>
+        <v>3953</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81223213</t>
+          <t>73024986</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>P6050219-SH236 к=32/4</t>
+          <t>P6134121/0525-2 (кор24)</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл 18,5*15,5*7 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1200 мл d 20 см h8 см White Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>983</v>
+        <v>1137</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>558</v>
+        <v>1605</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81223064</t>
+          <t>73024985/73024329</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>P6134116/0525-3</t>
+          <t>P6134022/0525-5 кор=</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл d 15,4 см h7,4 см Desert Fusion P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1200 мл d 22 см h6,2 см Organic Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>713</v>
+        <v>878</v>
       </c>
       <c r="H108" s="9">
-        <v/>
+        <v>570</v>
       </c>
       <c r="I108" s="10">
-        <v>761</v>
+        <v>5319</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81223044</t>
+          <t>73040203/73024327</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t>P6134116/0525-1</t>
+          <t>P6134022/0525-2 (кор=24шт</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл d 15,5 см h8 см Coral Fusion P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1200 мл d 22 см h6,2 см White Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>623</v>
+        <v>1079</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>2258</v>
+        <v>3979</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>73024331</t>
+          <t>81223002</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>P6134116/0525-4 кор=48шт</t>
+          <t>P6134022/0525-1</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл d 15,5 см h8 см Ocean Fusion P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1200 мл d 22 см h6,5 см Coral Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>713</v>
+        <v>889</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>5661</v>
+        <v>0</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>73024332</t>
+          <t>73024328/803807</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>P6134116/0525-5 (кор=72ш)</t>
+          <t>P6134022/0525-4 к=24/4</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл d15,5 см h7,6 см Organic Fusion P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1200 мл d 22 см h6,5 см Ocean Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>637</v>
+        <v>859</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>1389</v>
+        <v>3798</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>73024330</t>
+          <t>81223052</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>P6134116/0525-2 (кор=72шт</t>
+          <t>P6134022/0525-3</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл d15,5 см h7,6 см White Fusion P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1200 мл d 22,4 см h6,4 см Desert Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>673</v>
+        <v>997</v>
       </c>
       <c r="H112" s="9">
-        <v/>
+        <v>648</v>
       </c>
       <c r="I112" s="10">
-        <v>8079</v>
+        <v>1312</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81223179</t>
+          <t>81223189</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>P6133320-SH234 кор=48/4</t>
+          <t>P6133324-SH234 к=24/4</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 20,5 см h6,2 см Blue Lake Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1300 мл d 23,5 см h7 см Blue Lake Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>1013</v>
+        <v>1423</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>229</v>
+        <v>360</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81223204</t>
+          <t>81223178</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t>P6133320-SH236</t>
+          <t>P6126509-SH234 к=48/4</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Салатник 950 мл d 20,5 см h6,2 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
+          <t>Сахарница 230 мл d 9,2 см h9,8 см Blue Lake Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>1013</v>
+        <v>313</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>544</v>
+        <v>26</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81223178</t>
+          <t>81223203</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t>P6126509-SH234 к=48/4</t>
+          <t>P6126509-SH236 к=48/4</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Сахарница 230 мл d 9,2 см h9,8 см Blue Lake Fusion P.L. Proff Cuisine [4]</t>
+          <t>Сахарница 230 мл d 9,2 см h9,8 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
         <v>313</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81223203</t>
+          <t>81223006</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>P6126509-SH236 к=48/4</t>
+          <t>P6134209/0525-1</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Сахарница 230 мл d 9,2 см h9,8 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
+          <t>Сахарница 250 мл d 8,5 см h8,5 см Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>313</v>
+        <v>427</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
         <v>0</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81223006</t>
+          <t>73024317</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>P6134209/0525-1</t>
+          <t>P6134209/0525-4</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Сахарница 250 мл d 8,5 см h8,5 см Coral Fusion P.L. Proff Cuisine [1]</t>
+          <t>Сахарница 250 мл d 9 см h9 см Ocean Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>427</v>
+        <v>493</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>0</v>
+        <v>3602</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>73024317</t>
+          <t>73024318</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t>P6134209/0525-4</t>
+          <t>P6134209/0525-5 (кор</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Сахарница 250 мл d 9 см h9 см Ocean Fusion P.L. Proff Cuisine [4]</t>
+          <t>Сахарница 250 мл d 9 см h9 см Organic Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>493</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>4356</v>
+        <v>2579</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>73024318</t>
+          <t>73024316</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t>P6134209/0525-5 (кор</t>
+          <t>P6134209/0525-2 (кор</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Сахарница 250 мл d 9 см h9 см Organic Fusion P.L. Proff Cuisine [4]</t>
+          <t>Сахарница 250 мл d 9 см h9 см White Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G119" s="9">
         <v>493</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>2697</v>
+        <v>346</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>73024316</t>
+          <t>81223062</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t>P6134209/0525-2 (кор</t>
+          <t>P6134209/0525-3</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Сахарница 250 мл d 9 см h9 см White Fusion P.L. Proff Cuisine [4]</t>
+          <t>Сахарница 250 мл d 9,2 см h9 см Desert Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>493</v>
+        <v>475</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>1190</v>
+        <v>86</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81223062</t>
+          <t>81223173</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>P6134209/0525-3</t>
+          <t>P6067212-SH234 к=144</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Сахарница 250 мл d 9,2 см h9 см Desert Fusion P.L. Proff Cuisine [1]</t>
+          <t>Соусник 100 мл 11,5*8,5 см h6 см емкость для закусок Blue Lake Fusion P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>475</v>
+        <v>277</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>196</v>
+        <v>1146</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>81223167</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>P7149714-SH222</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Соусник 200 мл 12*5,8 см с ручкой фарфор Green Sea Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G122" s="9">
         <v>370</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>1121</v>
+        <v>1023</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>81223158</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t>P7149714-SH221 кор=72/6</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Соусник 200 мл 12*5,8 см с ручкой фарфор Orange Sky Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>347</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>397</v>
+        <v>377</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>81223035</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
           <t>P7139913/2030636</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл 13,5*8,5*8 см овальный фарфор Coral Fusion P.L. Proff Cuisine [1]</t>
+          <t>Соусник 250 мл 13,5*8,5 см h8 см овальный фарфор Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>370</v>
+        <v>358</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>73030005</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
           <t>P7139913/0525-4 (кор=36/6</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл 13,5*8,5*8 см овальный фарфор Ocean Fusion P.L. Proff Cuisine [6]</t>
+          <t>Соусник 250 мл 13,5*8,5 см h8 см овальный фарфор Ocean Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>319</v>
+        <v>330</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
         <v>598</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>73030006</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
           <t>P7139913/0525-5 кор=</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл 13,5*8,5*8 см овальный фарфор Organic Fusion P.L. Proff Cuisine [6]</t>
+          <t>Соусник 250 мл 13,5*8,5 см h8 см овальный фарфор Organic Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>73030002</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
           <t>P7139913/0525-2 (кор=36шт</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл 13,5*8,5*8 см овальный фарфор White Fusion P.L. Proff Cuisine [1]</t>
+          <t>Соусник 250 мл 13,5*8,5 см h8 см овальный фарфор White Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
         <v>463</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>44</v>
+        <v>398</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>81223054</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
           <t>P7139913/3010157</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл 14*9*8 см овальный фарфор Desert Fusion P.L. Proff Cuisine [1]</t>
+          <t>Соусник 250 мл 14*9 см h8 см овальный фарфор Desert Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
         <v>419</v>
       </c>
       <c r="H128" s="9">
-        <v/>
+        <v>272</v>
       </c>
       <c r="I128" s="10">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>81223030</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
           <t>P5226118/0525-1</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Тарелка 17,5*15,5 см Coral Fusion [12]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
         <v>370</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>2413</v>
+        <v>2296</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>81223011</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
           <t>P5226118/0525-3/1080323</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
           <t>Тарелка 17,5*15,5 см Desert Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
         <v>370</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>3142</v>
+        <v>2808</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>73038105</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
           <t>P5226118/0525-4 (кор</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
           <t>Тарелка 17,5*15,5 см Ocean Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G131" s="9">
         <v>370</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>7229</v>
+        <v>6446</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
           <t>80002722</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
           <t>P5226118/0525-5</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
           <t>Тарелка 17,5*15,5 см Organic Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G132" s="9">
         <v>372</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>73038104</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
           <t>P5226118/0525-2 (кор=72/1</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
           <t>Тарелка 17,5*15,5 см White Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>387</v>
+        <v>404</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
           <t>81223194</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
           <t>P5078022-SH234 к=32/</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
           <t>Тарелка 21*17,5 см Blue Lake Fusion P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
         <v>837</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>581</v>
+        <v>496</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>81223218</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
           <t>P5078022-SH236 к=32/</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
           <t>Тарелка 21*17,5 см Brown Shore Fusion P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
         <v>817</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>631</v>
+        <v>623</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
           <t>81223031</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
           <t>P5226123/0525-1</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
           <t>Тарелка 22,5*19,5 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
         <v>587</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>2947</v>
+        <v>2819</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>81223049</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
           <t>P5226123/0525-3</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
           <t>Тарелка 22,5*19,5 см Desert Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>354</v>
+        <v>105</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>73040077/80006506</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
           <t>P5226123/0525-4 (кор=36/6</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 22,5*19,5 см Ocean Fusion P.L. Proff Cuisine (73040077/80006506) [6]</t>
+          <t>Тарелка 22,5*19,5 см Ocean Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G138" s="9">
         <v>623</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>4225</v>
+        <v>3717</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>73040078/73040055</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
           <t>P5226123/0525-5 (кор</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 22,5*19,5 см Organic Fusion P.L. Proff Cuisine (73040078/73040055) [6]</t>
+          <t>Тарелка 22,5*19,5 см Organic Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G139" s="9">
         <v>589</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>1748</v>
+        <v>1620</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>73040076/80002723</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
           <t>P5226123/0525-2 (кор=36/6</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 22,5*19,5 см White Fusion P.L. Proff Cuisine (73040076/80002723) [6]</t>
+          <t>Тарелка 22,5*19,5 см White Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G140" s="9">
         <v>643</v>
       </c>
       <c r="H140" s="9">
-        <v/>
+        <v>417</v>
       </c>
       <c r="I140" s="10">
-        <v>6713</v>
+        <v>11345</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>81223210</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
           <t>P5078026-SH236 кор=1</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
           <t>Тарелка 24,5*20 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G141" s="9">
         <v>1203</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>525</v>
+        <v>505</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
           <t>81223185</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
           <t>P5078026-SH234 к=16/</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 24,5*20*3,5 см Blue Lake Fusion P.L. Proff Cuisine [4]</t>
+          <t>Тарелка 24,5*20 см h3,5 см Blue Lake Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G142" s="9">
         <v>1203</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>534</v>
+        <v>510</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>81223211</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
           <t>P5084728-SH236 к=16/</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
           <t>Тарелка 26,5*22 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G143" s="9">
         <v>1243</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>405</v>
+        <v>393</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>81223186</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
           <t>P5084728-SH234 к=16/</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 26,5*22*4 см Blue Lake Fusion P.L. Proff Cuisine [4]</t>
+          <t>Тарелка 26,5*22 см h4 см Blue Lake Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
         <v>1243</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>524</v>
+        <v>478</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>81223032</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
           <t>P5226127/0525-1</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
           <t>Тарелка 26,5*22,5 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G145" s="9">
         <v>830</v>
       </c>
       <c r="H145" s="9">
-        <v/>
+        <v>539</v>
       </c>
       <c r="I145" s="10">
-        <v>3955</v>
+        <v>3913</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>81223050</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
           <t>2121118/P5226127/</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
           <t>Тарелка 26,5*22,5 см Desert Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
         <v>837</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>2655</v>
+        <v>2635</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>73040112</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
           <t>P5226127/0525-4 (кор 24/6</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
           <t>Тарелка 26,5*22,5 см Ocean Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>732</v>
+        <v>757</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>8443</v>
+        <v>8259</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>73040117</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
           <t>P5226127/0525-5 к=24</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
           <t>Тарелка 26,5*22,5 см Organic Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>678</v>
+        <v>701</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>1323</v>
+        <v>1317</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
           <t>73040092</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
           <t>P5226127/0525-2 (кор=24/6</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
           <t>Тарелка 26,5*22,5 см White Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G149" s="9">
         <v>903</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>7899</v>
+        <v>7336</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
           <t>81223045</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
           <t>P5226131/0525-1</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
           <t>Тарелка 30*26 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>933</v>
+        <v>1008</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
         <v>551</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>81223017</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
           <t>P5226131/0525-3</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
           <t>Тарелка 30*26 см Desert Fusion P.L. Proff Cuisine [6]</t>
@@ -12834,805 +12834,805 @@
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>73024344</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
           <t>P5226131/0525-4 кор=24/6</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
           <t>Тарелка 30*26 см Ocean Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>879</v>
+        <v>909</v>
       </c>
       <c r="H152" s="9">
-        <v/>
+        <v>590</v>
       </c>
       <c r="I152" s="10">
-        <v>5179</v>
+        <v>5136</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>73024346</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
           <t>P5226131/0525-5 кор=</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
           <t>Тарелка 30*26 см Organic Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>897</v>
+        <v>927</v>
       </c>
       <c r="H153" s="9">
-        <v/>
+        <v>602</v>
       </c>
       <c r="I153" s="10">
-        <v>579</v>
+        <v>541</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>73024343</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
           <t>P5226131/0525-2 к=24/6</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
           <t>Тарелка 30*26 см White Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G154" s="9">
         <v>1273</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>1129</v>
+        <v>967</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>81223166</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
           <t>P5219318-SH222 к=72/</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 16,5 см Green Sea Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G155" s="9">
         <v>337</v>
       </c>
       <c r="H155" s="9">
-        <v/>
+        <v>219</v>
       </c>
       <c r="I155" s="10">
-        <v>1409</v>
+        <v>1174</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
           <t>81223157</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
           <t>P5219318-SH221 к=72/6</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 16,5 см Orange Sky Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G156" s="9">
         <v>388</v>
       </c>
       <c r="H156" s="9">
-        <v/>
+        <v>252</v>
       </c>
       <c r="I156" s="10">
-        <v>2574</v>
+        <v>2390</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
           <t>81223163</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
           <t>P5219322-SH222 кор=3</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 20,5 см Green Sea Fusion P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G157" s="9">
         <v>613</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>2125</v>
+        <v>1772</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
           <t>81223154</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
           <t>P5219322-SH221 к=32/</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 20,5 см Orange Sky Fusion P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G158" s="9">
         <v>663</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>1041</v>
+        <v>793</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
           <t>81223039</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
           <t>P5226023/0525-1</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 22,5 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>2928</v>
+        <v>2864</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
           <t>81223013</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
           <t>P5226023/0525-3/3010248</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 22,5 см Desert Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G160" s="9">
         <v>687</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>3173</v>
+        <v>3180</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
           <t>73024265/73024268</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
           <t>P5226023/0525-4 (кор36/6</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 22,5 см Ocean Fusion P.L. Proff Cuisine (73024265/73024268) [6]</t>
+          <t>Тарелка d 22,5 см Ocean Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G161" s="9">
         <v>687</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>10305</v>
+        <v>9498</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
           <t>73024266/73024269</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
           <t>P5226023/0525-5 кор=36/6</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 22,5 см Organic Fusion P.L. Proff Cuisine (73024266/73024269) [6]</t>
+          <t>Тарелка d 22,5 см Organic Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G162" s="9">
         <v>567</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>936</v>
+        <v>805</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
           <t>73024264/73024267</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
           <t>P5226023/0525-2 кор=36/6</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 22,5 см White Fusion P.L. Proff Cuisine (73024264/73024267) [6]</t>
+          <t>Тарелка d 22,5 см White Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="H163" s="9">
-        <v/>
+        <v>450</v>
       </c>
       <c r="I163" s="10">
-        <v>12909</v>
+        <v>14108</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
           <t>81223164</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
           <t>P5219326-SH222 кор=24</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 25,5 см Green Sea Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G164" s="9">
         <v>873</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>1384</v>
+        <v>1243</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
           <t>81223155</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
           <t>P5219326-SH221кор=24/6</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 25,5 см Orange Sky Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G165" s="9">
         <v>863</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>294</v>
+        <v>150</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
           <t>81223003</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
           <t>P5226027/0525-1</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26,5 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G166" s="9">
-        <v>741</v>
+        <v>782</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
         <v>0</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
           <t>81223058</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
           <t>3010351/P5226027/</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26,5 см Desert Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G167" s="9">
         <v>993</v>
       </c>
       <c r="H167" s="9">
-        <v/>
+        <v>645</v>
       </c>
       <c r="I167" s="10">
-        <v>995</v>
+        <v>954</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
           <t>73024272</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
           <t>P5226027/0525-4 (кор=24/6</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26,5 см Ocean Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>849</v>
+        <v>878</v>
       </c>
       <c r="H168" s="9">
-        <v/>
+        <v>551</v>
       </c>
       <c r="I168" s="10">
-        <v>11670</v>
+        <v>11551</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
           <t>73024273</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
           <t>P5226027/0525-5 (кор</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26,5 см Organic Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G169" s="9">
-        <v>849</v>
+        <v>878</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>769</v>
+        <v>619</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
           <t>73024271</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
           <t>P5226027/0525-2 (кор</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26,5 см White Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G170" s="9">
         <v>1047</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>8328</v>
+        <v>7906</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
           <t>81223183</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
           <t>P5221327-SH234 к=16/</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см Blue Lake Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G171" s="9">
-        <v>1020</v>
+        <v>1061</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
           <t>81223208</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
           <t>P5221327-SH236 кор=1</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>1157</v>
+        <v>1194</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
         <v>165</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
           <t>81223165</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
           <t>P5219331-SH222 кор=1</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 29 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>1005</v>
+        <v>1023</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>3177</v>
+        <v>3171</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
           <t>81223156</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
           <t>P5219331-SH221 кор=16/4</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 29 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G174" s="9">
         <v>970</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>652</v>
+        <v>624</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
           <t>81223187</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
           <t>P5177230-SH234 кор=2</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 см Blue Lake Fusion P.L. Proff Cuisine [5]</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -13650,363 +13650,363 @@
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
           <t>81223212</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
           <t>P5177230-SH236 к=20/</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 см Brown Shore Fusion P.L. Proff Cuisine [5]</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>1242</v>
+        <v>1268</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
         <v>291</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
           <t>81223197</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
           <t>P5174523-SH236</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 100 мл d 23 см h5,2см для пасты/супа/салата Brown Shore Fusion P.L. [2]</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G177" s="9">
-        <v>1007</v>
+        <v>1027</v>
       </c>
       <c r="H177" s="9">
-        <v/>
+        <v>654</v>
       </c>
       <c r="I177" s="10">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
           <t>81223172</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
           <t>P5174523-SH234</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 100 мл d 23 см h5см для пасты/супа/салата Blue Lake Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G178" s="9">
         <v>1007</v>
       </c>
       <c r="H178" s="9">
-        <v/>
+        <v>654</v>
       </c>
       <c r="I178" s="10">
-        <v>1306</v>
+        <v>1299</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
           <t>81223207</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
           <t>P5174526-SH236 кор=2</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 200 мл d 26 см h7,1 см для пасты/супа/салата Brown Shore Fusion P.L. [1]</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G179" s="9">
-        <v>1385</v>
+        <v>1411</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
           <t>81223182</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
           <t>P5174526-SH234 (24шт/кор)</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 25,5 см h7см для пасты/супа/салата Blue Lake Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>1317</v>
+        <v>1358</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
-        <v>503</v>
+        <v>484</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
           <t>73024324</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
           <t>P5226323/0525-4 кор=</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 350 мл d 22 см h4,5 см с для пасты/супа/салата Ocean Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G181" s="9">
         <v>887</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
-        <v>4918</v>
+        <v>4432</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
           <t>73024326</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
           <t>P5226323/0525-5 кор=24/4</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 350 мл d 22 см h4,5 см с для пасты/супа/салата Organic Fusion P.L. [4]</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G182" s="9">
-        <v>759</v>
+        <v>785</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
-        <v>109</v>
+        <v>1</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
           <t>73024322</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
           <t>P5226323/0525-2 к=24/4</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 350 мл d 22 см h4,5 см с для пасты/супа/салата White Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G183" s="9">
         <v>924</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
-        <v>6783</v>
+        <v>6111</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
           <t>81223063</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
           <t>P5226323/0525-3</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 350 мл d 22 см h4,9 см с для пасты/супа/салата Desert Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G184" s="9">
         <v>847</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>1500</v>
+        <v>1369</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
           <t>81223043</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
           <t>P5226323/0525-1</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 350 мл d 22 см для пасты/супа/салата Coral Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G185" s="9">
         <v>837</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
-        <v>3299</v>
+        <v>3212</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
           <t>81223005</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
           <t>P6136629/0525-1</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 29 см h7 см для пасты/супа/салата Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -14024,601 +14024,601 @@
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
           <t>81223015</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
           <t>P6136629/0525-3/3010920</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 29 см h7 см для пасты/супа/салата Desert Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G187" s="9">
-        <v>1573</v>
+        <v>1622</v>
       </c>
       <c r="H187" s="9">
         <v/>
       </c>
       <c r="I187" s="10">
-        <v>364</v>
+        <v>351</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
           <t>73024302/73024334</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
           <t>P6136629/0525-4</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 29 см h7 см с для пасты/супа/ Ocean Fusion P.L. (73024302/73024334) [1]</t>
+          <t>Тарелка глубокая 400 мл d 29 см h7 см с для пасты/супа/ Ocean Fusion P.L. [1]</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G188" s="9">
-        <v>1479</v>
+        <v>1529</v>
       </c>
       <c r="H188" s="9">
-        <v/>
+        <v>961</v>
       </c>
       <c r="I188" s="10">
-        <v>2694</v>
+        <v>2669</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
           <t>73024305/73024335</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
           <t>P6136629/0525-5 (кор</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 29 см h7 см с для пасты/супа/ Organic Fusion P.L. (73024305/73024335) [1]</t>
+          <t>Тарелка глубокая 400 мл d 29 см h7 см с для пасты/супа/ Organic Fusion P.L. [1]</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G189" s="9">
-        <v>1371</v>
+        <v>1417</v>
       </c>
       <c r="H189" s="9">
         <v/>
       </c>
       <c r="I189" s="10">
-        <v>560</v>
+        <v>506</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
           <t>73024301/73024333</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
           <t>P6136629/0525-2 кор=16/4</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 29 см h7 см с для пасты/супа/ White Fusion P.L. (73024301/73024333) [1]</t>
+          <t>Тарелка глубокая 400 мл d 29 см h7 см с для пасты/супа/ White Fusion P.L. [1]</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G190" s="9">
         <v>1893</v>
       </c>
       <c r="H190" s="9">
         <v/>
       </c>
       <c r="I190" s="10">
-        <v>1387</v>
+        <v>1277</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
           <t>81223181</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
           <t>P6141528-SH234 к=8/2</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 700 мл d 28 см h8,5см для пасты/супа/салата Blue Lake Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G191" s="9">
-        <v>1445</v>
+        <v>1473</v>
       </c>
       <c r="H191" s="9">
         <v/>
       </c>
       <c r="I191" s="10">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
           <t>81223206</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
           <t>P6141528-SH236 кор=8</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 700 мл d 28 см h8,5см для пасты/супа/салата Brown Shore Fusion P.L. [2]</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G192" s="9">
         <v>1341</v>
       </c>
       <c r="H192" s="9">
-        <v/>
+        <v>871</v>
       </c>
       <c r="I192" s="10">
         <v>917</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
           <t>81223041</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
           <t>P7139609.C+D/05</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл d 8,5 см h6 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G193" s="9">
         <v>531</v>
       </c>
       <c r="H193" s="9">
         <v/>
       </c>
       <c r="I193" s="10">
-        <v>2367</v>
+        <v>2086</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
           <t>81223060</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
           <t>3010718 / P7139609/0525-3</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл d 8,5 см h6 см Desert Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G194" s="9">
         <v>573</v>
       </c>
       <c r="H194" s="9">
-        <v/>
+        <v>372</v>
       </c>
       <c r="I194" s="10">
-        <v>1858</v>
+        <v>1341</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
-          <t>73024275/73024338/73</t>
+          <t>73024276/73024339/73024279/730243</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
-          <t>P7139609-C/0525-4 (к</t>
+          <t>P7139609-C/0525-5 (к</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл d 8,5 см h6,2 см Ocean Fusion P.L. (73024275/73024338/73024278/73024341) [6]</t>
+          <t>Чайная пара 200 мл d 8,5 см h6 см Organic Fusion P.L. [6]</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G195" s="9">
-        <v>573</v>
+        <v>543</v>
       </c>
       <c r="H195" s="9">
-        <v/>
+        <v>352</v>
       </c>
       <c r="I195" s="10">
-        <v>5931</v>
+        <v>4683</v>
       </c>
       <c r="J195" s="4"/>
     </row>
     <row r="196" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="4"/>
       <c r="B196" s="5"/>
       <c r="C196" s="6" t="inlineStr">
         <is>
-          <t>73024276/73024339/73</t>
+          <t>73024274/73024336/73024277/73024340</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
-          <t>P7139609-C/0525-5 (к</t>
+          <t>P7139609-C</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл d 8,5 см Organic Fusion P.L. (73024276/73024339/73024279/730243) [6]</t>
+          <t>Чайная пара 200 мл d 8,5 см h6 см White Fusion P.L. [6]</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G196" s="9">
-        <v>543</v>
+        <v>637</v>
       </c>
       <c r="H196" s="9">
         <v/>
       </c>
       <c r="I196" s="10">
-        <v>5396</v>
+        <v>9574</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
-          <t>73024274/73024336/73</t>
+          <t>73024275/73024338/73024278/73024341</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
-          <t>P7139609-C</t>
+          <t>P7139609-C/0525-4</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл d 8,5 см White Fusion P.L. (73024274/73024336/73024277/73024340) [6]</t>
+          <t>Чайная пара 200 мл d 8,5 см h6,2 см Ocean Fusion P.L. [6]</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G197" s="9">
-        <v>637</v>
+        <v>573</v>
       </c>
       <c r="H197" s="9">
         <v/>
       </c>
       <c r="I197" s="10">
-        <v>10133</v>
+        <v>4880</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
           <t>81223234</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
           <t>P7150110-C+D-SH222</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл d 9,5 см h6,4 см Green Sea Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G198" s="9">
         <v>737</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
-        <v>2783</v>
+        <v>1289</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
           <t>81223227</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
           <t>P7150110-C+D-SH221 к=48/4</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл d 9,5 см h6,4 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G199" s="9">
         <v>687</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
-        <v>1581</v>
+        <v>641</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
           <t>81223177</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
           <t>P7060309-C+D-SH234 к=48/4</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 220 мл d 9 см h6,4 см Blue Lake Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G200" s="9">
         <v>587</v>
       </c>
       <c r="H200" s="9">
-        <v/>
+        <v>381</v>
       </c>
       <c r="I200" s="10">
-        <v>7229</v>
+        <v>6778</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
           <t>81223202</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
           <t>P7060309-C+D-SH236 к=48/4</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 220 мл d 9 см h6,4 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G201" s="9">
         <v>637</v>
       </c>
       <c r="H201" s="9">
         <v/>
       </c>
       <c r="I201" s="10">
-        <v>1229</v>
+        <v>712</v>
       </c>
       <c r="J201" s="4"/>
     </row>
     <row r="202" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="4"/>
       <c r="B202" s="5"/>
       <c r="C202" s="6" t="inlineStr">
         <is>
           <t>73024287/73024297</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
           <t>P7139509-C/0525-2 (к</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл d 8,8 см h6,3 см White Fusion P.L. (73024287/73024297) [6]</t>
+          <t>Чайная пара 250 мл d 8,8 см h6,3 см White Fusion P.L. [6]</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G202" s="9">
         <v>637</v>
       </c>
       <c r="H202" s="9">
         <v/>
       </c>
       <c r="I202" s="10">
-        <v>18957</v>
+        <v>16390</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
           <t>81223040</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
           <t>P7139509-C+D/05</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 250 мл d 8,8 см h6,9 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G203" s="9">
         <v>563</v>
       </c>
       <c r="H203" s="9">
-        <v/>
+        <v>365</v>
       </c>
       <c r="I203" s="10">
-        <v>4863</v>
+        <v>3818</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
           <t>81223059</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
           <t>3010911 /P7139509/052-3 к</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 260 мл d 8,8 см h6,1 см Desert Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -14627,701 +14627,701 @@
         <v>617</v>
       </c>
       <c r="H204" s="9">
         <v/>
       </c>
       <c r="I204" s="10">
         <v>0</v>
       </c>
       <c r="J204" s="4"/>
     </row>
     <row r="205" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="4"/>
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
           <t>73024290/73024300</t>
         </is>
       </c>
       <c r="D205" s="7" t="inlineStr">
         <is>
           <t>P7139509-C/0525-5 (к=48/6</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 260 мл d 8,8 см h6,2 см Organic Fusion P.L. Proff Cuisine (73024290/73024300) [6]</t>
+          <t>Чайная пара 260 мл d 8,8 см h6,2 см Organic Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F205" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G205" s="9">
         <v>603</v>
       </c>
       <c r="H205" s="9">
         <v/>
       </c>
       <c r="I205" s="10">
-        <v>4682</v>
+        <v>3544</v>
       </c>
       <c r="J205" s="4"/>
     </row>
     <row r="206" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="4"/>
       <c r="B206" s="5"/>
       <c r="C206" s="6" t="inlineStr">
         <is>
           <t>73024289/73024299</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
-          <t>P7139509-C/0525-4 (к</t>
+          <t>P7139509-C/0525-4</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 295 мл d 9 см h6,2 см Ocean Fusion P.L. (73024289/73024299) [6]</t>
+          <t>Чайная пара 295 мл d 9 см h6,2 см Ocean Fusion P.L. [6]</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G206" s="9">
         <v>647</v>
       </c>
       <c r="H206" s="9">
         <v/>
       </c>
       <c r="I206" s="10">
-        <v>12431</v>
+        <v>10838</v>
       </c>
       <c r="J206" s="4"/>
     </row>
     <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="4"/>
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
           <t>81223159</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
           <t>P7150112-C&amp;D-SH222 к</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 375 мл d 11,8 см h7 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G207" s="9">
         <v>837</v>
       </c>
       <c r="H207" s="9">
         <v/>
       </c>
       <c r="I207" s="10">
-        <v>4788</v>
+        <v>3919</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
           <t>81223150</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
           <t>P7150112-C&amp;D-SH221 к</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 375 мл d 11,8 см h7 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G208" s="9">
         <v>823</v>
       </c>
       <c r="H208" s="9">
         <v/>
       </c>
       <c r="I208" s="10">
-        <v>2749</v>
+        <v>2176</v>
       </c>
       <c r="J208" s="4"/>
     </row>
     <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="4"/>
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
-          <t>81223216</t>
+          <t>81223014</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
-          <t>P7130723-SH236 24шт/к</t>
+          <t>P7139721/0525-3/3011043</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
-          <t>Чайник 1000 мл h14,5 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
+          <t>Чайник 1000 мл d 12 см h16 см Desert Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G209" s="9">
-        <v>1377</v>
+        <v>1073</v>
       </c>
       <c r="H209" s="9">
         <v/>
       </c>
       <c r="I209" s="10">
-        <v>1782</v>
+        <v>0</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
-          <t>81223042</t>
+          <t>73024314</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
-          <t>3150148</t>
+          <t>P7139721/0525-4 (кор=12/1</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
-          <t>Чайник 1000 мл h16 см Coral Fusion P.L. Proff Cuisine [1]</t>
+          <t>Чайник 1000 мл d 12 см h16 см Ocean Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G210" s="9">
-        <v>889</v>
+        <v>1073</v>
       </c>
       <c r="H210" s="9">
         <v/>
       </c>
       <c r="I210" s="10">
-        <v>0</v>
+        <v>2400</v>
       </c>
       <c r="J210" s="4"/>
     </row>
     <row r="211" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="4"/>
       <c r="B211" s="5"/>
       <c r="C211" s="6" t="inlineStr">
         <is>
-          <t>81223014</t>
+          <t>73024315</t>
         </is>
       </c>
       <c r="D211" s="7" t="inlineStr">
         <is>
-          <t>P7139721/0525-3/3011043</t>
+          <t>P7139721/0525-5 к=12/1</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
-          <t>Чайник 1000 мл h16 см Desert Fusion P.L. Proff Cuisine</t>
+          <t>Чайник 1000 мл d 13,3 см h16 см Organic Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F211" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G211" s="9">
-        <v>1073</v>
+        <v>1144</v>
       </c>
       <c r="H211" s="9">
         <v/>
       </c>
       <c r="I211" s="10">
-        <v>0</v>
+        <v>1053</v>
       </c>
       <c r="J211" s="4"/>
     </row>
     <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4"/>
       <c r="B212" s="5"/>
       <c r="C212" s="6" t="inlineStr">
         <is>
-          <t>73024314</t>
+          <t>73024306</t>
         </is>
       </c>
       <c r="D212" s="7" t="inlineStr">
         <is>
-          <t>P7139721/0525-4 (кор=12/1</t>
+          <t>P7139721/0525-2 (кор=18ш)</t>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
-          <t>Чайник 1000 мл h16 см Ocean Fusion P.L. Proff Cuisine [1]</t>
+          <t>Чайник 1000 мл d 13,3 см h16 см White Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G212" s="9">
-        <v>1073</v>
+        <v>1144</v>
       </c>
       <c r="H212" s="9">
         <v/>
       </c>
       <c r="I212" s="10">
-        <v>2763</v>
+        <v>771</v>
       </c>
       <c r="J212" s="4"/>
     </row>
     <row r="213" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4"/>
       <c r="B213" s="5"/>
       <c r="C213" s="6" t="inlineStr">
         <is>
-          <t>73024315</t>
+          <t>81223216</t>
         </is>
       </c>
       <c r="D213" s="7" t="inlineStr">
         <is>
-          <t>P7139721/0525-5 к=12/1</t>
+          <t>P7130723-SH236 24шт/к</t>
         </is>
       </c>
       <c r="E213" s="8" t="inlineStr">
         <is>
-          <t>Чайник 1000 мл h16 см Organic Fusion P.L. Proff Cuisine [1]</t>
+          <t>Чайник 1000 мл h14,5 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F213" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G213" s="9">
-        <v>927</v>
+        <v>1377</v>
       </c>
       <c r="H213" s="9">
-        <v/>
+        <v>895</v>
       </c>
       <c r="I213" s="10">
-        <v>0</v>
+        <v>1773</v>
       </c>
       <c r="J213" s="4"/>
     </row>
     <row r="214" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="4"/>
       <c r="B214" s="5"/>
       <c r="C214" s="6" t="inlineStr">
         <is>
-          <t>73024306</t>
+          <t>81223042</t>
         </is>
       </c>
       <c r="D214" s="7" t="inlineStr">
         <is>
-          <t>P7139721/0525-2 (кор=18ш)</t>
+          <t>3150148</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
-          <t>Чайник 1000 мл h16 см White Fusion P.L. Proff Cuisine [1]</t>
+          <t>Чайник 1000 мл h16 см Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G214" s="9">
-        <v>1073</v>
+        <v>918</v>
       </c>
       <c r="H214" s="9">
         <v/>
       </c>
       <c r="I214" s="10">
-        <v>297</v>
+        <v>0</v>
       </c>
       <c r="J214" s="4"/>
     </row>
     <row r="215" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="4"/>
       <c r="B215" s="5"/>
       <c r="C215" s="6" t="inlineStr">
         <is>
-          <t>81223217</t>
+          <t>81223193</t>
         </is>
       </c>
       <c r="D215" s="7" t="inlineStr">
         <is>
-          <t>P7130720-SH236 к=24/</t>
+          <t>P7130720-SH234 кор=2</t>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
-          <t>Чайник 550 мл h12,5 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
+          <t>Чайник 550 мл d 11 см h13 см Blue Lake Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F215" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G215" s="9">
         <v>983</v>
       </c>
       <c r="H215" s="9">
         <v/>
       </c>
       <c r="I215" s="10">
-        <v>1524</v>
+        <v>753</v>
       </c>
       <c r="J215" s="4"/>
     </row>
     <row r="216" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="4"/>
       <c r="B216" s="5"/>
       <c r="C216" s="6" t="inlineStr">
         <is>
-          <t>81223193</t>
+          <t>81223217</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
-          <t>P7130720-SH234 кор=2</t>
+          <t>P7130720-SH236 к=24/</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
-          <t>Чайник 550 мл h13 см Blue Lake Fusion P.L. Proff Cuisine [1]</t>
+          <t>Чайник 550 мл h12,5 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G216" s="9">
         <v>983</v>
       </c>
       <c r="H216" s="9">
         <v/>
       </c>
       <c r="I216" s="10">
-        <v>778</v>
+        <v>1477</v>
       </c>
       <c r="J216" s="4"/>
     </row>
     <row r="217" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="4"/>
       <c r="B217" s="5"/>
       <c r="C217" s="6" t="inlineStr">
         <is>
           <t>81223233</t>
         </is>
       </c>
       <c r="D217" s="7" t="inlineStr">
         <is>
           <t>P7149819-SH222 к=24/2</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл h11,5 см Green Sea Fusion P.L. Proff Cuisine [1]</t>
+          <t>Чайник 600 мл d 13 см h11,5 см Green Sea Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F217" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G217" s="9">
         <v>1107</v>
       </c>
       <c r="H217" s="9">
         <v/>
       </c>
       <c r="I217" s="10">
-        <v>1429</v>
+        <v>1254</v>
       </c>
       <c r="J217" s="4"/>
     </row>
     <row r="218" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="5"/>
       <c r="C218" s="6" t="inlineStr">
         <is>
           <t>81223226</t>
         </is>
       </c>
       <c r="D218" s="7" t="inlineStr">
         <is>
           <t>P7149819-SH221 к=24/2</t>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл h11,5 см Orange Sky Fusion P.L. Proff Cuisine [1]</t>
+          <t>Чайник 600 мл d 13 см h11,5 см Orange Sky Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G218" s="9">
         <v>1107</v>
       </c>
       <c r="H218" s="9">
         <v/>
       </c>
       <c r="I218" s="10">
-        <v>806</v>
+        <v>699</v>
       </c>
       <c r="J218" s="4"/>
     </row>
     <row r="219" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="4"/>
       <c r="B219" s="5"/>
       <c r="C219" s="6" t="inlineStr">
         <is>
-          <t>81223004</t>
+          <t>81223061</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
-          <t>P7139821/0525-1</t>
+          <t>P7139821/0525-3</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
-          <t>Чайник 700 мл h13 см Coral Fusion P.L. Proff Cuisine [1]</t>
+          <t>Чайник 700 мл d 11,2 см h13,5 см Desert Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G219" s="9">
-        <v>773</v>
+        <v>884</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
         <v>0</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
-          <t>81223061</t>
+          <t>73024284</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
-          <t>P7139821/0525-3</t>
+          <t>P7139821/0525-4 кор=12/1</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
-          <t>Чайник 700 мл h13,5 см Desert Fusion P.L. Proff Cuisine [1]</t>
+          <t>Чайник 700 мл d 11,5 см h13,5 см Ocean Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G220" s="9">
-        <v>853</v>
+        <v>983</v>
       </c>
       <c r="H220" s="9">
         <v/>
       </c>
       <c r="I220" s="10">
-        <v>0</v>
+        <v>2400</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
       <c r="B221" s="5"/>
       <c r="C221" s="6" t="inlineStr">
         <is>
-          <t>73024284</t>
+          <t>73024286</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
-          <t>P7139821/0525-4 кор=12/1</t>
+          <t>P7139821/0525-5 (ко=12/1</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
-          <t>Чайник 700 мл h13,5 см Ocean Fusion P.L. Proff Cuisine [1]</t>
+          <t>Чайник 700 мл d 12,2 см h13,5 см Organic Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G221" s="9">
-        <v>983</v>
+        <v>1037</v>
       </c>
       <c r="H221" s="9">
-        <v/>
+        <v>674</v>
       </c>
       <c r="I221" s="10">
-        <v>2864</v>
+        <v>1130</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
-          <t>73024286</t>
+          <t>73024283</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
-          <t>P7139821/0525-5 (ко=12/1</t>
+          <t>P7139821/0525-2 (кор=12/1</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
-          <t>Чайник 700 мл h13,5 см Organic Fusion P.L. Proff Cuisine [1]</t>
+          <t>Чайник 700 мл d 12,2 см h13,5 см White Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G222" s="9">
-        <v>803</v>
+        <v>1037</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
-        <v>1</v>
+        <v>1288</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
-          <t>73024283</t>
+          <t>81223004</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
-          <t>P7139821/0525-2 (кор=12/1</t>
+          <t>P7139821/0525-1</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
-          <t>Чайник 700 мл h13,5 см White Fusion P.L. Proff Cuisine [1]</t>
+          <t>Чайник 700 мл h13 см Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G223" s="9">
-        <v>1037</v>
+        <v>794</v>
       </c>
       <c r="H223" s="9">
         <v/>
       </c>
       <c r="I223" s="10">
-        <v>1792</v>
+        <v>0</v>
       </c>
       <c r="J223" s="4"/>
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
           <t>81223192</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
           <t>P7130723-SH234 кор=2</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
-          <t>Чайник 900 мл h14 см Blue Lake Fusion P.L. Proff Cuisine [1]</t>
+          <t>Чайник 900 мл d 13,3 см h14 см Blue Lake Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G224" s="9">
         <v>1437</v>
       </c>
       <c r="H224" s="9">
         <v/>
       </c>
       <c r="I224" s="10">
-        <v>773</v>
+        <v>761</v>
       </c>
       <c r="J224" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>