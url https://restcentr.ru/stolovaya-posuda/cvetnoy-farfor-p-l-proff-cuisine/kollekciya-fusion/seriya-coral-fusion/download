--- v0 (2026-06-17)
+++ v1 (2026-11-05)
@@ -1481,51 +1481,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 19:08</t>
+          <t>Прайс актуален на 06.11.2026 00:42</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1592,60 +1592,60 @@
         <v>854</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223010</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>3160135 кор=12/1</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30,5*23*5,7 см 2200 мл с ручками Coral Fusion P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 30,5*23 см h5,7 см 2200 мл с ручками Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>1594</v>
+        <v>1628</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223001</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>P5226233/0525-1</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 31,5*20 см Coral Fusion P.L. Proff Cuisine [1]</t>
@@ -1669,227 +1669,227 @@
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81223046</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>3160122 кор=16/4</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 40*25 см Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>1124</v>
+        <v>1144</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81223008</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>3160123 кор=12/1</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*19,5*5,4 см 1900 мл с ручками Coral Fusion P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 30*19,5 см h5,4 см 1900 мл с ручками Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>1385</v>
+        <v>1411</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81223038</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>P6136515/0525-1</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 300 мл d 10,5 см h5,5 см Coral Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>687</v>
+        <v>710</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81223007</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>P5225920/0525-1</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бульонница 530 мл d 15 см h5,5 см Coral Fusion P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>613</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>2498</v>
+        <v>2325</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81223037</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>P8118317/0525-1</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Емкость банка 1000 мл d 12см h17 см с крышкой Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>765</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>267</v>
+        <v>249</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81223034</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>P7139409/0525-1</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кружка 400 мл d 8,5 см h11,5 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>371</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>2401</v>
+        <v>2046</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81223036</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>P7140212/2030637</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Молочник 275 мл d 4,5 см h9,5 см Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1922,144 +1922,144 @@
         <is>
           <t>Набор для специй 2 предмета солонка/перечница Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>317</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81223033</t>
+          <t>81223044</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>P6134121/2030634</t>
+          <t>P6134116/0525-1</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл d 20 см h8 см Coral Fusion P.L. Proff Cuisine [1]</t>
+          <t>Салатник  750 мл d 15,5 см h8 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>937</v>
+        <v>623</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>0</v>
+        <v>2058</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81223002</t>
+          <t>81223033</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>P6134022/0525-1</t>
+          <t>P6134121/2030634</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл d 22 см h6,5 см Coral Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1200 мл d 20 см h8 см Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>889</v>
+        <v>958</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81223044</t>
+          <t>81223002</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>P6134116/0525-1</t>
+          <t>P6134022/0525-1</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл d 15,5 см h8 см Coral Fusion P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1200 мл d 22 см h6,5 см Coral Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>623</v>
+        <v>889</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>2234</v>
+        <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81223006</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>P6134209/0525-1</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Сахарница 250 мл d 8,5 см h8,5 см Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2068,304 +2068,304 @@
         <v>427</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81223035</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>P7139913/2030636</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл 13,5*8,5*8 см овальный фарфор Coral Fusion P.L. Proff Cuisine [1]</t>
+          <t>Соусник 250 мл 13,5*8,5 см h8 см овальный фарфор Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>370</v>
+        <v>358</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81223030</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>P5226118/0525-1</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Тарелка 17,5*15,5 см Coral Fusion [12]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>370</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>2389</v>
+        <v>2296</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81223031</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>P5226123/0525-1</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тарелка 22,5*19,5 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>587</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>2947</v>
+        <v>2819</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81223032</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>P5226127/0525-1</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Тарелка 26,5*22,5 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>830</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>539</v>
       </c>
       <c r="I24" s="10">
-        <v>3955</v>
+        <v>3913</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81223045</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>P5226131/0525-1</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка 30*26 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>933</v>
+        <v>1008</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
         <v>551</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81223039</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>P5226023/0525-1</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 22,5 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>2928</v>
+        <v>2864</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81223003</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>P5226027/0525-1</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26,5 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>741</v>
+        <v>782</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81223043</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>P5226323/0525-1</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 350 мл d 22 см для пасты/супа/салата Coral Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>837</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>3272</v>
+        <v>3212</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81223005</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>P6136629/0525-1</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 29 см h7 см для пасты/супа/салата Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2389,142 +2389,142 @@
           <t>81223041</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>P7139609.C+D/05</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл d 8,5 см h6 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>531</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>2367</v>
+        <v>2086</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81223040</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>P7139509-C+D/05</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 250 мл d 8,8 см h6,9 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>563</v>
       </c>
       <c r="H31" s="9">
-        <v/>
+        <v>365</v>
       </c>
       <c r="I31" s="10">
-        <v>4797</v>
+        <v>3818</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81223042</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>3150148</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Чайник 1000 мл h16 см Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>889</v>
+        <v>918</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
         <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81223004</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>P7139821/0525-1</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Чайник 700 мл h13 см Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>773</v>
+        <v>794</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
         <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>