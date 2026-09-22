--- v0 (2026-06-17)
+++ v1 (2026-09-22)
@@ -1019,51 +1019,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 12:49</t>
+          <t>Прайс актуален на 22.09.2026 14:38</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1111,482 +1111,482 @@
           <t>81223232</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>P6140015-S+D-SH222 к</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 300 мл d 10,5 см h5,5 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>713</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>646</v>
+        <v>630</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223161</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>P5244320-SH222 кор=4</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бульонница 500 мл d 15 см h5,2 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>743</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>3315</v>
+        <v>3197</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223235</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>P7150108-C+D-SH222 к=72/6</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 150 мл d 8,5 см h5,7 см Green Sea Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>513</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>398</v>
+        <v>255</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81223231</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>P5244018-SH222 кор-48/4</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 16,5 см h4,5 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник  500 мл d 16,5 см h4,5 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>613</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1462</v>
+        <v>1278</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81223162</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>P5243920-SH222 к=48/4</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 20 см h5 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник  600 мл d 20 см h5 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>713</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>447</v>
+        <v>372</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81223160</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>P6131015-SH222 кор=48/4</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 15 см h7 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник  700 мл d 15 см h7 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>599</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1129</v>
+        <v>929</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81223167</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>P7149714-SH222</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Соусник 200 мл 12*5,8 см с ручкой фарфор Green Sea Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>370</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1121</v>
+        <v>1071</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81223166</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>P5219318-SH222 к=72/</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 16,5 см Green Sea Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>337</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1343</v>
+        <v>1210</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81223163</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>P5219322-SH222 кор=3</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 20,5 см Green Sea Fusion P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>613</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>2053</v>
+        <v>1965</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81223164</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>P5219326-SH222 кор=24</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 25,5 см Green Sea Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>873</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1360</v>
+        <v>1275</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81223165</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>P5219331-SH222 кор=1</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 29 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1005</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>3177</v>
+        <v>3172</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81223234</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>P7150110-C+D-SH222</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл d 9,5 см h6,4 см Green Sea Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>737</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>2633</v>
+        <v>1736</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81223159</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>P7150112-C&amp;D-SH222 к</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 375 мл d 11,8 см h7 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>837</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>4676</v>
+        <v>4238</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81223233</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>P7149819-SH222 к=24/2</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл h11,5 см Green Sea Fusion P.L. Proff Cuisine [1]</t>
+          <t>Чайник 600 мл d 13 см h11,5 см Green Sea Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1107</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1404</v>
+        <v>1291</v>
       </c>
       <c r="J19" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>