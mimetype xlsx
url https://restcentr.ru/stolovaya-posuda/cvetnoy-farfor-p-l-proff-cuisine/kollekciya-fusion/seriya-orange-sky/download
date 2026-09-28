--- v0 (2026-06-10)
+++ v1 (2026-09-28)
@@ -1118,51 +1118,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 14:16</t>
+          <t>Прайс актуален на 28.09.2026 04:03</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1210,119 +1210,119 @@
           <t>81290291</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>P7150112-C&amp;D-SH221 к</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 16,8 см h2,3 см для чайной пары арт. 81223150 Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>442.2</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223225</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>P6140015-S</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 300 мл d 10,5 см h5,5 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>823</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223152</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>P5244320-SH221 к=48/4</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бульонница 500 мл d 15 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>673</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1554</v>
+        <v>1329</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81223230</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>P7150108-C+D-SH221 к=72/6</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 150 мл d 8,5 см h5,7 см Orange Sky Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1346,448 +1346,448 @@
           <t>81223228</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>P7135008-SH221 к=48/6</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл d 7,9 см h10 см Orange Sky Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>513</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>2485</v>
+        <v>2291</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81223229</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>P7150010-SH221 к=72/6</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Молочник 250 мл d 7,5 см h8,3 см Orange Sky Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>377</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>874</v>
+        <v>751</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81223224</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>P5244018-SH221 кор=48/4</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 16,5 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник  500 мл d 16,5 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>673</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81223151</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>P6131015-SH221 к=48/4</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 15 см h6,5 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник  600 мл d 15 см h6,5 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>637</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>804</v>
+        <v>624</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81223153</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>P5243920-SH221 кор=4</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 19 см h5 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник  600 мл d 19 см h5 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>773</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>882</v>
+        <v>782</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81223158</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>P7149714-SH221 кор=72/6</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Соусник 200 мл 12*5,8 см с ручкой фарфор Orange Sky Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>347</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81223157</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>P5219318-SH221 к=72/6</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 16,5 см Orange Sky Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>388</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>2568</v>
+        <v>2390</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81223154</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>P5219322-SH221 к=32/</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 20,5 см Orange Sky Fusion P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>663</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1041</v>
+        <v>849</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81223155</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>P5219326-SH221кор=24/6</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 25,5 см Orange Sky Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>863</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>294</v>
+        <v>180</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81223156</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>P5219331-SH221 кор=16/4</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 29 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>970</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>640</v>
+        <v>632</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81223227</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>P7150110-C+D-SH221 к=48/4</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл d 9,5 см h6,4 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>687</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1537</v>
+        <v>951</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81223150</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>P7150112-C&amp;D-SH221 к</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 375 мл d 11,8 см h7 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>823</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>2737</v>
+        <v>2375</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81223226</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>P7149819-SH221 к=24/2</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл h11,5 см Orange Sky Fusion P.L. Proff Cuisine [1]</t>
+          <t>Чайник 600 мл d 13 см h11,5 см Orange Sky Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1107</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>807</v>
+        <v>734</v>
       </c>
       <c r="J22" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>