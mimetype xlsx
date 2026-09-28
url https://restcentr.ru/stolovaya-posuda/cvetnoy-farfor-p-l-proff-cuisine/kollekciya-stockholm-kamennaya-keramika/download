--- v0 (2026-06-10)
+++ v1 (2026-09-28)
@@ -1547,51 +1547,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 11:57</t>
+          <t>Прайс актуален на 28.09.2026 08:56</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1614,586 +1614,586 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81229268</t>
+          <t>81229274</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>JM-2082-BLUE</t>
+          <t>JM-2305-GREEN  кор=24/6</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл d 23,5 см h5,5 см Blue Spider Silk Stockholm P.L. [1]</t>
+          <t>Салатник  500 мл d 17 см h5 см Green Spider Silk Stockholm P.L. [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>1327</v>
+        <v>637</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2119</v>
+        <v>2243</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81229276</t>
+          <t>81229267</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>JM-2082-GREEN</t>
+          <t>JM2305-BLUE</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл d 23,5 см h5,5 см Green Spider Silk Stockholm P.L [1]</t>
+          <t>Салатник  500 мл d 17,5 см h5,1 см Blue Spider Silk Stockholm P.L. [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>1460</v>
+        <v>597</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>3158</v>
+        <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81229284</t>
+          <t>81229282</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>JM-2082-YELLOW</t>
+          <t>JM2305-YELLOW  кор=24/6</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл d 23,5 см h5,5 см Yellow Spider Silk Stockholm P.L. [3]</t>
+          <t>Салатник  500 мл d 17,5 см h5,1 см Yellow Spider Silk Stockholm P.L. [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>1327</v>
+        <v>597</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>2680</v>
+        <v>4275</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81229273</t>
+          <t>81229269</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>JM-2304-GREEN  кор=8/2</t>
+          <t>JM2119-BLUE</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл d 24 см h6,3 см Green Spider Silk Stockholm P.L [1]</t>
+          <t>Салатник  950 мл d 24 см h5 см Blue Spider Silk Stockholm P.L. [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>1613</v>
+        <v>1489</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>2430</v>
+        <v>1531</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81229266</t>
+          <t>81229277</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>JM-2304-Blue</t>
+          <t>JM-2119-GREEN</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл d 24,5 см h6,3 см Blue Spider Silk Stockholm P.L. [1]</t>
+          <t>Салатник  950 мл d 24 см h5 см Green Spider Silk Stockholm P.L [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>1775</v>
+        <v>1438</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>2303</v>
+        <v>3105</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81229281</t>
+          <t>81229285</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>JM2304-YELLOW</t>
+          <t>JM2119-YELLOW</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл d 24,5 см h6,3 см Yellow Spider Silk Stockholm P.L. [1]</t>
+          <t>Салатник  950 мл d 24 см h5 см Yellow Spider Silk Stockholm P.L. [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1775</v>
+        <v>1307</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>2999</v>
+        <v>3295</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81229274</t>
+          <t>81229268</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>JM-2305-GREEN  кор=24/6</t>
+          <t>JM-2082-BLUE</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 17 см h5 см Green Spider Silk Stockholm P.L. [6]</t>
+          <t>Салатник 1200 мл d 23,5 см h5,5 см Blue Spider Silk Stockholm P.L. [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>637</v>
+        <v>1327</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>2442</v>
+        <v>2119</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81229267</t>
+          <t>81229276</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>JM2305-BLUE</t>
+          <t>JM-2082-GREEN</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 17,5 см h5,1 см Blue Spider Silk Stockholm P.L. [6]</t>
+          <t>Салатник 1200 мл d 23,5 см h5,5 см Green Spider Silk Stockholm P.L [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>597</v>
+        <v>1460</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>31</v>
+        <v>3156</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81229282</t>
+          <t>81229284</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>JM2305-YELLOW  кор=24/6</t>
+          <t>JM-2082-YELLOW</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 17,5 см h5,1 см Yellow Spider Silk Stockholm P.L. [6]</t>
+          <t>Салатник 1200 мл d 23,5 см h5,5 см Yellow Spider Silk Stockholm P.L. [3]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>597</v>
+        <v>1327</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>4349</v>
+        <v>2680</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81229269</t>
+          <t>81229273</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>JM2119-BLUE</t>
+          <t>JM-2304-GREEN  кор=8/2</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 950 мл d 24 см h5 см Blue Spider Silk Stockholm P.L. [1]</t>
+          <t>Салатник 2000 мл d 24 см h6,3 см Green Spider Silk Stockholm P.L [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1489</v>
+        <v>1613</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1531</v>
+        <v>2346</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81229277</t>
+          <t>81229266</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>JM-2119-GREEN</t>
+          <t>JM-2304-Blue</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 950 мл d 24 см h5 см Green Spider Silk Stockholm P.L [1]</t>
+          <t>Салатник 2000 мл d 24,5 см h6,3 см Blue Spider Silk Stockholm P.L. [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1438</v>
+        <v>1775</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>3105</v>
+        <v>2282</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81229285</t>
+          <t>81229281</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>JM2119-YELLOW</t>
+          <t>JM2304-YELLOW</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 950 мл d 24 см h5 см Yellow Spider Silk Stockholm P.L. [1]</t>
+          <t>Салатник 2000 мл d 24,5 см h6,3 см Yellow Spider Silk Stockholm P.L. [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1307</v>
+        <v>1775</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>3301</v>
+        <v>2971</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81229264</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>JM2303-Blue</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 20 см Blue Spider Silk Stockholm P.L. [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>617</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>2449</v>
+        <v>2379</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81229272</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>JM-2303-GREEN  кор=24/6</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 20 см Green Spider Silk Stockholm P.L [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>679</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>4296</v>
+        <v>4224</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81229280</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>JM2303-YELLOW</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 20 см Yellow Spider Silk Stockholm P.L. [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>679</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>4323</v>
+        <v>4265</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81229263</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>JM2302-Blue</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23 см Blue Spider Silk Stockholm P.L. [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>673</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>9371</v>
+        <v>9269</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81229271</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>JM-2302-GREEN</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23 см Green Spider Silk Stockholm P.L [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2285,51 +2285,51 @@
           <t>81229701</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>JM2372-GREEN</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26 см Green Spider Silk Stockholm P.L [4]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>853</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>5524</v>
+        <v>5520</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81229707</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>JM2372-YELLOW</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26 см Yellow Spider Silk Stockholm P.L. [4]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2353,153 +2353,153 @@
           <t>81229262</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>JM2301-Blue</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см Blue Spider Silk Stockholm P.L. [4]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>773</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>6152</v>
+        <v>5996</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81229270</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>JM-2301-GREEN  кор=16/4</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см Green Spider Silk Stockholm P.L [4]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>753</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>6351</v>
+        <v>6339</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81229278</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>JM2301-YELLOW  кор=16/4</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см Yellow Spider Silk Stockholm P.L. [4]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>753</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>6100</v>
+        <v>6088</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81229703</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>JM2371-BLUE кор 8/2</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 см Blue Spider Silk Stockholm P.L. [1]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1873</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>2617</v>
+        <v>2613</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81229700</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>JM2371-GREEN</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 см Green Spider Silk Stockholm P.L [1]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2557,51 +2557,51 @@
           <t>81229265</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>JM2306-Blue</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 24,5 см h3,7 см Blue Spider Silk Stockholm P.L. [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1483</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>5777</v>
+        <v>5723</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81229275</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>JM-2306-GREEN</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 24,5 см h3,7 см Green Spider Silk Stockholm P.L [1]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2625,40 +2625,40 @@
           <t>81229283</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>JM2306-YELLOW</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 24,5 см h3,7 см Yellow Spider Silk Stockholm P.L. [1]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1621</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>3892</v>
+        <v>3882</v>
       </c>
       <c r="J35" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>