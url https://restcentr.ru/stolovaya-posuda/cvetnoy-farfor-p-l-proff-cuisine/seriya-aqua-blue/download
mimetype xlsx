--- v0 (2026-06-08)
+++ v1 (2026-11-05)
@@ -1349,51 +1349,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 08.06.2026 17:40</t>
+          <t>Прайс актуален на 05.11.2026 19:33</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1421,842 +1421,842 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222287</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0309-13-A</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 34,6*14,8 см h2,8 см Aqua Blue P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1327</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>573</v>
+        <v>469</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222083</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0602-14-A</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 35*20,5 см h6 см глубокое 2 л Aqua Blue Style Buffet P.L. [1] </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>2673</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>218</v>
+        <v>197</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222084</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0602-18-A</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 44,5*27 см h10 см глубокое 4 л Aqua Blue Style Buffet P.L. [1] </t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>6287</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222085</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0602-20-A</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 51*29 см h12 см глубокое 5,5 л Aqua Blue Style Buffet P.L. [1] </t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>10473</v>
+        <v>10475</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>6807</v>
       </c>
       <c r="I9" s="10">
         <v>206</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222291</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0586-5.5A</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 14,1 см h 2,1 см для чашки арт. 81222289/81222290 Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>447</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>3351</v>
+        <v>3157</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222288</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0585-360-A</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кружка 355 мл d 9,1 см h7,9 см Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>738</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>414</v>
+        <v>271</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81222286</t>
+          <t>81222284</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0307-4.5-A</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1150 мл 26*20,5 см h7,1 см овальный Aqua Blue P.L. Proff Cuisine [6]</t>
+          <t>Салатник  310 мл d 11,7 см h5,6 см емкость для закусок Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1327</v>
+        <v>589</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>695</v>
+        <v>435</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81222282</t>
+          <t>81222276</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0310-4.25-A</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1275 мл d 21 см h7,8 см Aqua Blue P.L. Proff Cuisine [6]</t>
+          <t>Салатник  330 мл d 11,4 см h5,7 см емкость для закусок Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1327</v>
+        <v>639</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>703</v>
+        <v>794</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81222284</t>
+          <t>81222275</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0310-5-A</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 310 мл d 11,7 см h5,6 см Aqua Blue P.L. Proff Cuisine [6]</t>
+          <t>Салатник  450 мл d 13,5 см h5,2 см Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>589</v>
+        <v>787</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>585</v>
+        <v>395</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81222276</t>
+          <t>81222281</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0304-8.5-A</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 330 мл d 11,4 см h5,7 см Aqua Blue P.L. Proff Cuisine [6]</t>
+          <t>Салатник  620 мл d 21,7 см h5,3 см Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>639</v>
+        <v>1137</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>805</v>
+        <v>2045</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81222275</t>
+          <t>81222283</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0305-6-A</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 13,5 см h5,2 см Aqua Blue P.L. Proff Cuisine [6]</t>
+          <t>Салатник  630 мл d 15,4 см h6,6 см Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>787</v>
+        <v>837</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>487</v>
+        <v>1300</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81222281</t>
+          <t>81222279</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0303-10-A</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 620 мл d 21,7 см h5,3 см Aqua Blue P.L. Proff Cuisine [6]</t>
+          <t>Салатник  700 мл d 25,3 см h5,4 см Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1137</v>
+        <v>1837</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>1194</v>
       </c>
       <c r="I17" s="10">
-        <v>2112</v>
+        <v>782</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81222283</t>
+          <t>81222280</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0304-9.75-A</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 630 мл d 15,4 см h6,6 см Aqua Blue P.L. Proff Cuisine [6]</t>
+          <t>Салатник  925 мл d 24,6 см h6 см Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>837</v>
+        <v>1573</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1727</v>
+        <v>2718</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81222279</t>
+          <t>81222286</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0308-10-A</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 25,3 см h5,4 см Aqua Blue P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1150 мл 26*20,5 см h7,1 см овальный Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1837</v>
+        <v>1327</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>802</v>
+        <v>627</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81222280</t>
+          <t>81222282</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0305-8-A</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 925 мл d 24,6 см h6 см Aqua Blue P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1275 мл d 21 см h7,8 см Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1573</v>
+        <v>1327</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>2806</v>
+        <v>559</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81222285</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0305-3-A</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Соусник  80 мл d 7,6 см h4 см круглый фарфор Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>347</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>403</v>
+        <v>131</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81222292</t>
+          <t>81222293</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0481-8.25-A</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 28 см h3,3 см Aqua Blue P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 21,3 см h3 см Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1374</v>
+        <v>937</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>2669</v>
+        <v>2028</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81222293</t>
+          <t>81222292</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0481-10.5-A</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 21,3 см h3 см Aqua Blue P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 28 см h3,3 см Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>937</v>
+        <v>1374</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>2192</v>
+        <v>2620</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81222274</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0302-8.25A</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 20,5 см h2,6 см Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>3282</v>
+        <v>3188</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222278</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>ZA0311-8-A</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 20,8 см h4,6 см 930 мл Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1327</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>662</v>
+        <v>571</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81222277</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0311-10-A</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 26 см h4,8 см 1500 мл Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1873</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>1217</v>
       </c>
       <c r="I26" s="10">
-        <v>882</v>
+        <v>868</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81222273</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0302-10-A</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 26,5 см h3 см Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1347</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>3180</v>
+        <v>3041</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81222290</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0585-90-A</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Чашка 100 мл кофейная d 6 см h5,2 см Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>447</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>290</v>
       </c>
       <c r="I28" s="10">
-        <v>825</v>
+        <v>733</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81222289</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0585-210-A</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Чашка 230 мл чайная d 8,1 см h6,7 см Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>639</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>2440</v>
+        <v>2315</v>
       </c>
       <c r="J29" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>