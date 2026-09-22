--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -5012,51 +5012,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 11:43</t>
+          <t>Прайс актуален на 22.09.2026 20:29</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -5104,51 +5104,51 @@
           <t>81223300</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>390/390 (brown)кор=48шт.</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  70 мл коричневая d 6,2 см h5,8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>365</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>464</v>
+        <v>354</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223284</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>INQ-CS119221WD-Red</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  70 мл красная d 7 см h3,8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5172,51 +5172,51 @@
           <t>81272066</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>CS200309-RED</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  70 мл красная d 7 см h4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>308</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>3930</v>
+        <v>3871</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81223282</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>INQ-CS119221WD-Orange</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  70 мл оранжевая d 7 см h4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5274,51 +5274,51 @@
           <t>81272068</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>CS200309-BA</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  70 мл черная d 7 см h4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>302</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>3184</v>
+        <v>3137</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81223283</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>INQ-CS119221WD-Black</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  70 мл черная d 7 см h4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5342,85 +5342,85 @@
           <t>81223986</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>10616/10617</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  80 мл бежевая d 6,7 см h5,7 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>327</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>564</v>
+        <v>529</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81220293</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HJ13083-80SET-17710</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  80 мл голубая d 6,5 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>337</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>648</v>
+        <v>564</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81223311</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>4626/4627 (brown)кор=48/6</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  80 мл коричневая d 6,2 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5444,459 +5444,459 @@
           <t>81223310</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>4626/4627 (red)кор=48/6</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  80 мл красная d 6,2 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>473</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>2007</v>
+        <v>1826</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81220290</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HJ13083-80SET-185C</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  80 мл красная d 6,5 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>447</v>
+        <v>633</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>973</v>
+        <v>1173</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81223983</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>10616/10617</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  80 мл красная d 6,7 см h5,7 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>327</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>902</v>
+        <v>791</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81223309</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>4626/4627 (orange)к=48/6</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  80 мл оранжевая d 6,2 см h5,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>407</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1362</v>
+        <v>1306</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81220272</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>HJ13083-80SET-WC-BC</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  80 мл черная d 6,5 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>357</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>473</v>
+        <v>375</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81280264</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>S0117-matte yellow</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 100 мл желтая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>579</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1156</v>
+        <v>1121</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81280262</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>S0117-matte red</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 100 мл красная матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>579</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1140</v>
+        <v>1098</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81280261</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>S0117-matte orange</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 100 мл оранжевая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>579</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1190</v>
+        <v>1189</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81280265</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>S0117-matte fruit green</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 100 мл светло-зеленая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>579</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1166</v>
+        <v>1142</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81280260</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>S0117-matte grey</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 100 мл серая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>579</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1065</v>
+        <v>890</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81280263</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>S0117-matte black</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 100 мл черная матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>579</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1131</v>
+        <v>1069</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81223299</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>389/389 (red) кор=36/6</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 180 мл красная d 8 см h7,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>647</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>5273</v>
+        <v>5243</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81223298</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>389/389 (orange)кор=36/6</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 180 мл оранжевая d 8 см h7,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>637</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>5252</v>
+        <v>5251</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81223288</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>INQ-CS11916WD-Red</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 280 мл красная d 9 см h8,5 см Barista (Бариста) P.L. Proff Cuisine  [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6158,85 +6158,85 @@
           <t>81223302</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>2620 (red)кор=36/6</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл красная d 8,2 см h10,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>453</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>2813</v>
+        <v>2698</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81223301</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>2620 (orange) кор=36/6</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл оранжевая d 8,2 см h10,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>453</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>6101</v>
+        <v>5825</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81229012</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл красная d 9 см h8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6430,187 +6430,187 @@
           <t>81229558</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>F1589R1</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Кружка 400 мл красная d 9,5 см h11,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>648</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81229556</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>F2779R1</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Кружка 500 мл красная d 9,8 см h10,3 см Barista (Бариста) фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>708</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81223308</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>4613/4615 (brown)кор</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 180 мл коричневая d 8,6 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>637</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>1153</v>
+        <v>809</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81229814</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>F0996R1+F2032-6.5R1</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 180 мл красная d 8,2 см h5,5 см Barista (Бариста) красная Stackable P.L. [4]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>503</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>2247</v>
+        <v>2195</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81223307</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>4613/4615 (red)кор=36шт.</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 180 мл красная d 8,7 см h6,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>643</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>2454</v>
+        <v>764</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81223280</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>INQ-CS119220WD-Red</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 180 мл красная d 9,5 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6634,51 +6634,51 @@
           <t>81223306</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>4613/4615 (orange)ко</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 180 мл оранжевая d 8,7 см h6,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>637</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>2724</v>
+        <v>2540</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81223278</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>INQ-CS119220WD-Orange</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 180 мл оранжевая d 9,5 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6750,71 +6750,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>369</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
         <v>0</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81220296</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HJ13081-200SET-17710</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл голубая d 9,6 см h6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>537</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81272065</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>CS200312-RED кор 32/4</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл красная d 9,4 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6838,99 +6838,99 @@
           <t>81220295</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>HJ13081-200SET-185C</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл красная d 9,6 см h6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>537</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>2026</v>
+        <v>1194</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81272067</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>CS200312-BA</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл черная d 9,4 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>381</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
         <v>0</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81220294</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HJ13081-200SET-WC-BC</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл черная d 9,6 см h6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>423</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
         <v>0</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
@@ -6940,289 +6940,289 @@
           <t>81223987</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>10618/10621</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 220 мл бежевая d 9,8 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>677</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>1976</v>
+        <v>1871</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81223984</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>10618/10621</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 220 мл красная d 9,8 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>677</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>1397</v>
+        <v>1279</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81280270</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>S0120-200-matte yellow</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 250 мл желтая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>723</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>1006</v>
+        <v>756</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81280268</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>S0120-200-matte red</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 250 мл красная матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>723</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>943</v>
+        <v>614</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81280267</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>S0120-200-matte orange</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 250 мл оранжевая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>723</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>1068</v>
+        <v>963</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81280271</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>S0120-matte fruit green</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 250 мл светло-зеленая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>723</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>994</v>
+        <v>885</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81280266</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>S0120-200-matte grey</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 250 мл серая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>723</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>919</v>
+        <v>631</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81280269</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>S0120-200-matte black</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 250 мл черная матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>723</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>1113</v>
+        <v>773</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81223276</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>INQ-CS119228WD-Red</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 270 мл красная d 10,5 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7382,119 +7382,119 @@
           <t>81223985</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>10620/8928</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 280 мл красная d 10,3 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>637</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>674</v>
+        <v>192</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81280276</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>S0120-250-matte yellow</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл желтая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>743</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>1161</v>
+        <v>1146</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81223305</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>4616/4618 (brown)кор=24/6</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл коричневая d 10,2 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>937</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>1282</v>
+        <v>1095</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81223304</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>4616/4618 (red)кор=24/6</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл красная d 10,2 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7518,51 +7518,51 @@
           <t>81229560</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>F2031R1+F2032-6.5R1</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл красная d 10,5 см h6 см Barista (Бариста) фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>811</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>2679</v>
+        <v>2482</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81272064</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>CS200313-RED</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл красная d 10,5 см h6,5 см Barista (Бариста) P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7586,833 +7586,833 @@
           <t>81280274</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>S0120-250-matte red</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл красная матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>743</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>1026</v>
+        <v>891</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81223303</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>4616/4618 (orange)к=24/6</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл оранжевая d 10 см h7 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>937</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>770</v>
+        <v>691</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81223793</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>HJ13081-300SET-ORANGE</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл оранжевая d 11 см h6,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>647</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>2697</v>
+        <v>2631</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81280273</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>S0120-250-matte orange</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл оранжевая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>743</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>1158</v>
+        <v>1121</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81280277</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>S0120-250-matte fruit gre</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл светло-зеленая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>743</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>1146</v>
+        <v>1077</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81280272</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>S0120-250-matte grey</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл серая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>743</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>1141</v>
+        <v>967</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81223792</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>HJ13081-300SET-BLUE</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл синяя d 10,7 см h6,8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>497</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>428</v>
+        <v>0</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81223502</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>HJ13081-300-WC+D-BCк=24/6</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл черная d 10,8 см h6,7 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>637</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>1725</v>
+        <v>1545</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81280275</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>S0120-250-matte black</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл черная матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>743</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>1152</v>
+        <v>1134</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81280282</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>S0120-300-matte yellow</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 320 мл желтая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>843</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>1151</v>
+        <v>1143</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81220239</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HJ13081-300B-185C</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 320 мл красная d 11 см h7 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>647</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>4059</v>
+        <v>2329</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81280280</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>S0120-300-matte red</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 320 мл красная матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>843</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>1107</v>
+        <v>1051</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81280279</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>S0120-300-matte orange</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 320 мл оранжевая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>843</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>1175</v>
+        <v>1141</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>81280283</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>S0120-300-matte fruit gre</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 320 мл светло-зеленая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>843</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>1101</v>
+        <v>1066</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>81280278</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>S0120-300-matte grey</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 320 мл серая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>843</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>986</v>
+        <v>915</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81280281</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>S0120-300-matte black</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 320 мл черная матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>843</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>1136</v>
+        <v>998</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>81280288</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>S0120-350-matte yellow</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 370 мл желтая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>887</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>1126</v>
+        <v>1059</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>81280286</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>S0120-350-matte red</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 370 мл красная матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G96" s="9">
         <v>887</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>1055</v>
+        <v>972</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>81280285</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>S0120-350-matte orange</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 370 мл оранжевая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>887</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>1087</v>
+        <v>1038</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81280289</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>S0120-350-matte green</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 370 мл светло-зеленая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>887</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>1110</v>
+        <v>1072</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>81280284</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>S0120-350-matte grey</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 370 мл серая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>887</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>1152</v>
+        <v>1087</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>81280287</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>S0120-350-matte black</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 370 мл черная матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G100" s="9">
         <v>887</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>1135</v>
+        <v>1104</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>81223251</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>F3778-60WR кор=100/10</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Чашка  90 мл кофейная без ручки бордовая d 6,4 см h6 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>217</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81223253</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>F3778-60DP кор=100/10</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Чашка  90 мл кофейная без ручки сиреневая d 6,4 см h6 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>217</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>81223252</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>F3778-60P кор=100/10</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Чашка 100 мл кофейная без ручки фиолетовая d 6,4 см h6 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8436,119 +8436,119 @@
           <t>81223254</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
           <t>F3778-100WR кор=72/6</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Чашка 140 мл кофейная без ручки бордовая d 7,4 см h7 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>289</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>366</v>
+        <v>330</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>81223256</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>F3778-100DP кор=72/6</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Чашка 140 мл кофейная без ручки сиреневая d 7,4 см h7 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>289</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>425</v>
+        <v>389</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>81223255</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>F3778-100Pкор=72/6</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Чашка 140 мл кофейная без ручки фиолетовая d 7,4 см h7 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>289</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>429</v>
+        <v>411</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81280393</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t>S0636</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Чашка 150 мл чайно-кофейная без ручки оранжевая Rose Barista d 6,8/6,1 см h6,8 см Barbossa [1] </t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -8572,153 +8572,153 @@
           <t>81280384</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>S0068-150</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Чашка 170 мл кофейная без ручки ZINC Barista d 8,3 см h8 см стекло P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G108" s="9">
         <v>237</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>832</v>
+        <v>470</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>81280390</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
           <t>S0594</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Чашка 200 мл кофейная без ручки Dents Japanese Style дерев. вставка d 7,5 см h6,5 см Barista [1]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>273</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>408</v>
+        <v>0</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>81280435</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
           <t>S0804</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Чашка 200 мл кофейная без ручки Flower Barista d 8,5 см h7,8 см P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G110" s="9">
         <v>593</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>1152</v>
+        <v>1107</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>81280437</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
           <t>S0803</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Чашка 200 мл кофейная без ручки Grid Barista d 8,5 см h7,8 см P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>593</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>1111</v>
+        <v>1102</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>81280389</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>S0594</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Чашка 200 мл кофейная без ручки Japanese Style Optic дерев. вставка d 7,5 см h6,5 см Barista [1] </t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -8742,323 +8742,323 @@
           <t>81280386</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
           <t>S0582</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл кофейная без ручки Japanese Style Optical Barista d 9,1 см h7,1 см стекло Barbossa [1]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G113" s="9">
         <v>203</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>1046</v>
+        <v>911</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>81280385</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
           <t>S0068-200</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Чашка 220 мл кофейная без ручки ZINC Barista d 9,1 см h8,6 см стекло P.L. Barbossa [1] </t>
+          <t>Чашка 220 мл кофейная без ручки ZINC Uni Rocks Barista d 9,1 см h8,6 см стекло P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G114" s="9">
         <v>247</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>661</v>
+        <v>146</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>81280431</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t>S0605</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл кофейная без ручки голубая Ceremony Barista d 7,2 см h8,2 см P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G115" s="9">
         <v>653</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>1167</v>
+        <v>1131</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>81280387</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
           <t>S0582-1</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл кофейная без ручки желтая матовая Japanese Style дерев. вставка d 9,1 см h7,1 см [1]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G116" s="9">
         <v>273</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>947</v>
+        <v>780</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>81280433</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
           <t>S0605</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайно-кофейная без ручки бежево-корич. Ceremony Barista d 7,2 см h8,2 см Barbossa [1]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>653</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>1153</v>
+        <v>1097</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>81280432</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t>S0605</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайно-кофейная без ручки коричневая Ceremony Barista d 7,2 см h8,2 см Barbossa [1] </t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>653</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>1138</v>
+        <v>1100</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>81280430</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t>S0605</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайно-кофейная без ручки синяя Ceremony Barista d 7,2 см h8,2 см Barbossa [1] </t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G119" s="9">
         <v>653</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>1168</v>
+        <v>1125</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>81223257</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
           <t>F3778-200WR</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Чашка 225 мл кофейная без ручки бордовая d 8,6 см h8,5 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
         <v>387</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>273</v>
+        <v>206</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>81223259</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
           <t>F3778-200DP</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Чашка 225 мл кофейная без ручки сиреневая d 8,6 см h8,5 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>387</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>702</v>
+        <v>684</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>81223258</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>F3778-200P</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Чашка 225 мл кофейная без ручки фиолетовая d 8,6 см h8,5 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9067,236 +9067,236 @@
         <v>387</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
         <v>621</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>81280434</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t>S0632</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Чашка 240 мл чайно-кофейная без ручки матовая Monkey King Barista d 7,3 см h9 см стекло Barbossa [1]</t>
+          <t>Чашка 240 мл чайно-кофейная без ручки матовая декор Monkey King Barista d 7,3 см h9 см Barbossa [1]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>483</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>1121</v>
+        <v>1108</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>81280436</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
           <t>S0804</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Чашка 250 мл кофейная без ручки Flower Barista d 9,1 см h8,4 см P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>593</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>1129</v>
+        <v>1040</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>81280438</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
           <t>S0803</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
           <t>Чашка 250 мл кофейная без ручки Grid Barista d 9,1 см h8,4 см P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G125" s="9">
         <v>593</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>1138</v>
+        <v>1059</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>81223312</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
           <t>4072 (lemon)кор=48/6</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>Чашка 250 мл кофейная без ручки желтая d 9 см h8 см Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
         <v>357</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>2825</v>
+        <v>2782</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>81223313</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
           <t>4072 (orange)кор=48/6</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>Чашка 250 мл кофейная без ручки оранжевая d 9 см h8 см Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
         <v>357</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>2896</v>
+        <v>2866</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>81223314</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
           <t>4072 (grey blue)</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
           <t>Чашка 250 мл кофейная без ручки темно-зеленая d 9 см h8 см Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
         <v>357</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>2402</v>
+        <v>2330</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>81223263</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
           <t>F3778-350WR кор=48/6</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Чашка 290 мл кофейная без ручки бордовая d 8,2 см h11,5 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9388,51 +9388,51 @@
           <t>81280391</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
           <t>S0594-1</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
           <t>Чашка 300 мл кофейная без ручки Japanese Style Optic дерев. вставка d 8,2 см h11,2 см Barista [1]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G132" s="9">
         <v>223</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>81223260</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
           <t>F3778-260WR кор=48/6</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
           <t>Чашка 400 мл кофейная без ручки бордовая d 10,3 см h10,3 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9524,176 +9524,176 @@
           <t>81223315</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
           <t>4944 (lemon)кор=36/6</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
           <t>Чашка 500 мл кофейная без ручки желтая d 9,5 см h11,7 см Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
         <v>459</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>2877</v>
+        <v>2851</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>81223316</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
           <t>4944 (orange)кор=36/6</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
           <t>Чашка 500 мл кофейная без ручки оранжевая d 9,5 см h11,7 см Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G137" s="9">
         <v>459</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>2811</v>
+        <v>2793</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>81223317</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
           <t>4944 (grey blue)кор=</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
           <t>Чашка 500 мл кофейная без ручки темно-зеленая d 9,5 см h11,7 см Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G138" s="9">
         <v>459</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>2217</v>
+        <v>2175</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>81280392</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
           <t>S0657</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
           <t>Чашка 70 мл кофейная Barista Glass d 5,5/4,9 см h5,1 см темное стекло P.L. Barbossa [1]</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G139" s="9">
         <v>537</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>597</v>
+        <v>578</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>81280383</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
           <t>S0068-90</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
           <t>Чашка 90 мл кофейная без ручки ZINC Barista d 7 см h6,8 см стекло P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G140" s="9">
         <v>203</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>917</v>
+        <v>785</v>
       </c>
       <c r="J140" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>