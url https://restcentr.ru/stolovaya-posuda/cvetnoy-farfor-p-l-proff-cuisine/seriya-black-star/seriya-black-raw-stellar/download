--- v0 (2026-06-17)
+++ v1 (2026-09-21)
@@ -2801,51 +2801,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 12:48</t>
+          <t>Прайс актуален на 21.09.2026 13:47</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2873,717 +2873,717 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81221798</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81221798</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо "Лопата" 24*13*4 см черное Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо "Лопата" 24*13 см h4 см для подачи закусок черное Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>787</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>766</v>
+        <v>734</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223318</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>180322 8шт/2 шткор</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо "Лопата" 35,5*20*3,6 см черное Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо "Лопата" 35,5*20 см h3,6 см для подачи черное Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1413</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>843</v>
+        <v>809</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223319</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>180323 кор=8/2</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо "Лопата" 40*23*3,5 см черное Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо "Лопата" 40*23 см h3,5 см для подачи черное Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>2157</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1012</v>
+        <v>967</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81223478</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>52434 кор=16/4</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое 18 см h4 см 570 мл с ручками Smooth Black Raw Stellar P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>947</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>2096</v>
+        <v>1744</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81223487</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>52665 кор=24/4</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 15 см h4 см Black Raw Stellar P.L. Proff Cuisine [4]</t>
+          <t>Блюдо круглое d 15 см h4 см емкость для закусок Black Raw Stellar P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>983</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>799</v>
+        <v>701</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81223457</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>53315 кор=24/4</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 20 см h4 см Smooth Black Raw Stellar P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1497</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>768</v>
+        <v>725</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81223479</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>52935 кор=12/3</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 25 см c емкостью для соуса Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1673</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>676</v>
+        <v>659</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81223486</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>52849 кор=12/3</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 26,5 см h3,3 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1883</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1121</v>
+        <v>1056</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81223481</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>52163 кор=12/4</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 30 см h2 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1913</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>538</v>
+        <v>477</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81223454</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>51907 кор=16/4</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 18,5*12,5 см h3,5 см 310 мл с ручками Black Raw Stellar P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 18,5*12,5 см h3,5 см 310 мл емкость для закусок с ручками Black Raw Stellar P.L. [4]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>893</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81223456</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>80127 кор=16/4</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 18,5*15 см h5,3 см 850 мл с ручками Smooth Black Raw Stellar P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1357</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1241</v>
+        <v>1164</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81223455</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>52443 кор=12/3</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 22,5*15 см h4 см 500 мл с ручками Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1247</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>959</v>
+        <v>762</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81223131</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>52303 кор=18/3</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 26,5*20 см h4,5 см Smooth Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1517</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>4928</v>
+        <v>4727</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81223467</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>52427 кор=18/3</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 26,8*19 см Smooth Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1603</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>3275</v>
+        <v>2898</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81223139</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>52852 кор=12/3</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 28*21,5 см h3 см Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1557</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>876</v>
+        <v>649</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81223141</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>52799 кор=18/3</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 29*20 см h3 см Side Up Smooth Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1397</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>910</v>
+        <v>810</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81223140</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>70215 кор=24/4</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 30*14 см Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1317</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>614</v>
+        <v>366</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81223480</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>52914 кор=12/4</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 31*23,3 см h5 см Side Up Black Raw Stellar P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1673</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>125</v>
+        <v>40</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81223133</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>53088 кор=12/3</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 33*25 см h2,7 см Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1373</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>2079</v>
+        <v>1830</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81223483</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>52159 кор=12/4</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 40*11,5 см h2,4 см Smooth Black Raw Stellar P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1473</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1356</v>
+        <v>1213</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81223471</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>51895 кор=16/4</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 40,8*14 см h3,5 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3607,1241 +3607,1241 @@
           <t>81223472</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>51896 кор=12/3</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 46,3*17,4 см h4,2 см Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>2497</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>517</v>
+        <v>412</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81223453</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>52008 кор=16/4</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 26*13 см h1,6 см с бортами Side Up2 Black Raw Stellar P.L. Proff Cuisine [4]</t>
+          <t>Блюдо прямоугольное 26*13 см h1,6 см для закусок с бортами Side Up2 Black Raw Stellar P.L. [4]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>999</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>2478</v>
+        <v>2215</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81223452</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>51962 кор=24/3</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 29,5*15 см h1,6 см с бортами Side Up2 Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1417</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>2641</v>
+        <v>2380</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81223458</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>51096 кор=12/3</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 30*21 см h1,2 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1723</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>680</v>
+        <v>567</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81223484</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>51696 кор=16/4</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 32,5*10 см h1,3 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 32,5*10 см h1,3 см для закусок Black Raw Stellar P.L. [1]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1237</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81223127</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>70086 кор=12/3</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 33*24 см h1,7 см для стейка Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>2097</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>1820</v>
+        <v>1790</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81223138</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>51963 кор=18/3</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 33,5*20,5 см h1,5 см с бортами Side Up2 Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1537</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>628</v>
+        <v>910</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81223126</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>52660+diametr кор=12/3</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 35*24 см h2,2 см борт Side Up2 с выемкой для соусника Black Raw Stellar P.L. [3]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1913</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>1094</v>
+        <v>1037</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81223482</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>51731 кор=16/4</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 40*13 см h2,8 см с бортами Side Up2 и делениями Black Raw Stellar P.L. [1]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1674</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>713</v>
+        <v>673</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81223128</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>80061 кор=6/1</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 42*28 см h1,6 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>2863</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81223485</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>51967 кор=12/3</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 42,5*13 см h1,4 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 42,5*13 см h1,4 см для закусок Black Raw Stellar P.L. [1]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>2013</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81223143</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>52647/52648 24 шт</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 100 мл d 6,8 см h6 см Espresso Black Raw Stellar P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>517</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>2586</v>
+        <v>2455</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81223144</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>52650/52649  кор=24/</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 175 мл d 8,3 см h7 см Cappuccino Black Raw Stellar P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>793</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>5749</v>
+        <v>5575</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81222339</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Крышка для чайника арт. 81223149 Smooth Black Raw Stellar P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>317</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>1990</v>
+        <v>1089</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81223462</t>
+          <t>81223488</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>52321 кор=48/6</t>
+          <t>80156 кор=32</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Салатник 150 мл 14,5*9,4 см h7 см емкость для закусок Side Up Smooth Black Raw Stellar P.L. [6]</t>
+          <t>Салатник  250 мл d 11 см h7,5 см емкость для закусок Smooth Black Raw Stellar P.L. [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>723</v>
+        <v>997</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>1910</v>
+        <v>1541</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81223466</t>
+          <t>81223464</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>70250 кор=12/2</t>
+          <t>52831 кор=36/6</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1500 мл 27*25 см h7,5 см Wave Up Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Салатник  260 мл 15*13,5 см h4,8 см емкость для закусок Wave Up Smooth Black Raw Stellar P.L. [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>2217</v>
+        <v>713</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>5154</v>
+        <v>430</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81223488</t>
+          <t>81223463</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>80156 кор=32</t>
+          <t>70439 кор=24/6</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл d 11 см h7,5 см емкость для закусок Smooth Black Raw Stellar P.L. [6]</t>
+          <t>Салатник  280 мл 19*14 см h9 см Side Up Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>997</v>
+        <v>1347</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>1551</v>
+        <v>715</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81223464</t>
+          <t>81223461</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>52831 кор=36/6</t>
+          <t>52328 кор=36/6</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Салатник 260 мл 15*13,5 см h4,8 см емкость для закусок Wave Up Smooth Black Raw Stellar P.L. [6]</t>
+          <t>Салатник  450 мл 19*14,5 см h6,4 см Wave Up Smooth Black Raw Stellar P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>713</v>
+        <v>983</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>706</v>
+        <v>1318</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81223463</t>
+          <t>81223137</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>70439 кор=24/6</t>
+          <t>52994 кор=36/6</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Салатник 280 мл 19*14 см h9 см Side Up Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Салатник  500 мл d 15 см h5,5 см Smooth Black Raw Stellar P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>1347</v>
+        <v>878</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>770</v>
+        <v>10938</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81223461</t>
+          <t>81223465</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>52328 кор=36/6</t>
+          <t>52830 кор=24/4</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл 19*14,5 см h6,4 см Wave Up Smooth Black Raw Stellar P.L. Proff Cuisine [6]</t>
+          <t>Салатник  600 мл 20*18,5 см h5,7 см Wave Up Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>983</v>
+        <v>1273</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>1422</v>
+        <v>89</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81223137</t>
+          <t>81223460</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>52994 кор=36/6</t>
+          <t>70211 кор=18/3</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 15 см h5,5 см Smooth Black Raw Stellar P.L. Proff Cuisine [6]</t>
+          <t>Салатник  700 мл 25*16 см h6,4 см Wave Up Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>878</v>
+        <v>1723</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>8376</v>
+        <v>888</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81223465</t>
+          <t>81223470</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>52830 кор=24/4</t>
+          <t>70259 кор=12/3</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл 20*18,5 см h5,7 см Wave Up Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Салатник  800 мл 25,5*23 см h5 см Wave Up Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>1273</v>
+        <v>1913</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>252</v>
+        <v>7478</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81223460</t>
+          <t>81223468</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>70211 кор=18/3</t>
+          <t>80272 кор=12/4</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл 25*16 см h6,4 см Wave Up Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Салатник  900 мл d 23,5 см h4,5 см Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>1723</v>
+        <v>1937</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>947</v>
+        <v>9209</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81223470</t>
+          <t>81223462</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>70259 кор=12/3</t>
+          <t>52321 кор=48/6</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл 25,5*23 см h5 см Wave Up Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Салатник 150 мл 14,5*9,4 см h7 см емкость для закусок Side Up Smooth Black Raw Stellar P.L. [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>1913</v>
+        <v>723</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>7551</v>
+        <v>1653</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81223468</t>
+          <t>81223466</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>80272 кор=12/4</t>
+          <t>70250 кор=12/2</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 23,5 см h4,5 см Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1500 мл 27*25 см h7,5 см Wave Up Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>1937</v>
+        <v>2217</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>6503</v>
+        <v>7216</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81223477</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>52530 кор=120/10</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Соусник  50 мл d 6,7 см h3,4 см круглый фарфор Smooth Black Raw Stellar P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>237</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>15503</v>
+        <v>13074</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81223135</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>70238 кор=120/12</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Соусник  90 мл d 7 см h4 см круглый фарфор Рамекин Black Raw Stellar P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>197</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>12671</v>
+        <v>11424</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81223142</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>52586 кор=60/6</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Соусник 100 мл d 7 см h5 см круглый с ручкой фарфор Smooth Black Raw Stellar P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>623</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>3205</v>
+        <v>3169</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81223469</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>80231 кор=96/12</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Соусник 110 мл d 7,7 см h4,1 см круглый фарфор Smooth Black Raw Stellar P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>257</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>9950</v>
+        <v>8536</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81223134</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>70240 кор=60/6</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Соусник 125 мл 10,7*8,5 см h4 см овальный емкость для закусок Smooth Black Raw Stellar P.L. [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>317</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>11506</v>
+        <v>15040</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81223473</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>52899 кор=24/6</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 20,5 см Black Raw Stellar P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>1187</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>5782</v>
+        <v>2614</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81223474</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>52900 кор=24/6</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 22,5 см Black Raw Stellar P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>1287</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>4150</v>
+        <v>5878</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81223145</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>51552 кор=18/3</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26 см Uneven Side Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>1371</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>5981</v>
+        <v>7931</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81223475</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>52901 кор=18/3</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26,5 см Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>1653</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>7139</v>
+        <v>7083</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81223129</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>51553 кор=12/3</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 29 см Uneven Side Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>1637</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>6261</v>
+        <v>6054</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81223476</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>52902 кор=12/3</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 29,5 см Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>1837</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>3537</v>
+        <v>3488</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81223130</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>80047 кор=12/3</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 240 мл d 27 см h5,5 см для пасты/салата Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4865,187 +4865,187 @@
           <t>81223328</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>70158 кор=12/6</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 450 мл d 28,5 см h5 см для пасты/салата Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>2137</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>1984</v>
+        <v>1961</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81223136</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>52468 кор=18/3</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 27 см h2,8 см Smooth Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>1517</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>10250</v>
+        <v>14312</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81223132</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>53171 кор=18/3</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 27 см h3 см Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>1473</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>5185</v>
+        <v>7340</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81240555</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>HCD-03L</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Чайник 300 мл с ситом Black iron чугун d 11 см h6 см черный P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>2337</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81223149</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>JH10924-A-383 кор=24/1</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Чайник 600 мл d 14 см h8,5 см с ситом Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>1329</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>2811</v>
+        <v>3921</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81240556</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>HCD-0.6L</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Чайник 600 мл с ситом Black iron чугун d 14 см h8 см черный P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5117,94 +5117,94 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>860</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
         <v>0</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81240557</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HCD-0.9L</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Чайник 850 мл с ситом Black iron чугун d 15 см h8,5 см черный P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>3198</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81223148</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>JH11017-A-383 к=18/1</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Чайник 950 мл d 14 см h10,5 см с ситом Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>1553</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>3178</v>
+        <v>3109</v>
       </c>
       <c r="J73" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>