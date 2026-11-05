--- v1 (2026-09-21)
+++ v2 (2026-11-05)
@@ -2801,51 +2801,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 21.09.2026 13:47</t>
+          <t>Прайс актуален на 06.11.2026 00:43</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2887,329 +2887,329 @@
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81221798</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>81221798</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо "Лопата" 24*13 см h4 см для подачи закусок черное Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>787</v>
+        <v>813</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>734</v>
+        <v>727</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223318</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>180322 8шт/2 шткор</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо "Лопата" 35,5*20 см h3,6 см для подачи черное Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>1413</v>
+        <v>1457</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>809</v>
+        <v>796</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223319</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>180323 кор=8/2</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо "Лопата" 40*23 см h3,5 см для подачи черное Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>2157</v>
+        <v>2229</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>967</v>
+        <v>951</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81223478</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>52434 кор=16/4</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое 18 см h4 см 570 мл с ручками Smooth Black Raw Stellar P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>947</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1744</v>
+        <v>333</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81223487</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>52665 кор=24/4</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 15 см h4 см емкость для закусок Black Raw Stellar P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>983</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>701</v>
+        <v>666</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81223457</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>53315 кор=24/4</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 20 см h4 см Smooth Black Raw Stellar P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1497</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>973</v>
       </c>
       <c r="I11" s="10">
-        <v>725</v>
+        <v>583</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81223479</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>52935 кор=12/3</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 25 см c емкостью для соуса Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1673</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>659</v>
+        <v>619</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81223486</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>52849 кор=12/3</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 26,5 см h3,3 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1883</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1056</v>
+        <v>843</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81223481</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>52163 кор=12/4</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 30 см h2 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1913</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81223454</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>51907 кор=16/4</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 18,5*12,5 см h3,5 см 310 мл емкость для закусок с ручками Black Raw Stellar P.L. [4]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3233,357 +3233,357 @@
           <t>81223456</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>80127 кор=16/4</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 18,5*15 см h5,3 см 850 мл с ручками Smooth Black Raw Stellar P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1357</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1164</v>
+        <v>1156</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81223455</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>52443 кор=12/3</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 22,5*15 см h4 см 500 мл с ручками Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1247</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>762</v>
+        <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81223131</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>52303 кор=18/3</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 26,5*20 см h4,5 см Smooth Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1517</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>986</v>
       </c>
       <c r="I18" s="10">
-        <v>4727</v>
+        <v>4598</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81223467</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>52427 кор=18/3</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 26,8*19 см Smooth Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1603</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>2898</v>
+        <v>2836</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81223139</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>52852 кор=12/3</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 28*21,5 см h3 см Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1557</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>649</v>
+        <v>590</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81223141</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>52799 кор=18/3</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 29*20 см h3 см Side Up Smooth Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1397</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>908</v>
       </c>
       <c r="I21" s="10">
-        <v>810</v>
+        <v>796</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81223140</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>70215 кор=24/4</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 30*14 см Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>366</v>
+        <v>220</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81223480</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>52914 кор=12/4</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 31*23,3 см h5 см Side Up Black Raw Stellar P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1673</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81223133</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>53088 кор=12/3</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 33*25 см h2,7 см Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1373</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1830</v>
+        <v>1775</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81223483</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>52159 кор=12/4</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 40*11,5 см h2,4 см Smooth Black Raw Stellar P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1473</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1213</v>
+        <v>1152</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81223471</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>51895 кор=16/4</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 40,8*14 см h3,5 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3601,1513 +3601,1513 @@
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81223472</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>51896 кор=12/3</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 46,3*17,4 см h4,2 см Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>2497</v>
+        <v>2580</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>1677</v>
       </c>
       <c r="I27" s="10">
-        <v>412</v>
+        <v>393</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81223453</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>52008 кор=16/4</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 26*13 см h1,6 см для закусок с бортами Side Up2 Black Raw Stellar P.L. [4]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>999</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>2215</v>
+        <v>2184</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81223452</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>51962 кор=24/3</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 29,5*15 см h1,6 см с бортами Side Up2 Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1417</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>2380</v>
+        <v>2336</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81223458</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>51096 кор=12/3</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 30*21 см h1,2 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1723</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>1119</v>
       </c>
       <c r="I30" s="10">
-        <v>567</v>
+        <v>514</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81223484</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>51696 кор=16/4</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 32,5*10 см h1,3 см для закусок Black Raw Stellar P.L. [1]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1237</v>
       </c>
       <c r="H31" s="9">
-        <v/>
+        <v>804</v>
       </c>
       <c r="I31" s="10">
-        <v>662</v>
+        <v>619</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81223127</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>70086 кор=12/3</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 33*24 см h1,7 см для стейка Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>2097</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>1790</v>
+        <v>1720</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81223138</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>51963 кор=18/3</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 33,5*20,5 см h1,5 см с бортами Side Up2 Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1537</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>910</v>
+        <v>760</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81223126</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>52660+diametr кор=12/3</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 35*24 см h2,2 см борт Side Up2 с выемкой для соусника Black Raw Stellar P.L. [3]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1913</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>1037</v>
+        <v>995</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81223482</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>51731 кор=16/4</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 40*13 см h2,8 см с бортами Side Up2 и делениями Black Raw Stellar P.L. [1]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>1674</v>
+        <v>1730</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81223128</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>80061 кор=6/1</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 42*28 см h1,6 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>2863</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>347</v>
+        <v>329</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81223485</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>51967 кор=12/3</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 42,5*13 см h1,4 см для закусок Black Raw Stellar P.L. [1]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>2013</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81223143</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>52647/52648 24 шт</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 100 мл d 6,8 см h6 см Espresso Black Raw Stellar P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>517</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>2455</v>
+        <v>2391</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81223144</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>52650/52649  кор=24/</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 175 мл d 8,3 см h7 см Cappuccino Black Raw Stellar P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>793</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>5575</v>
+        <v>5501</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81222339</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Крышка для чайника арт. 81223149 Smooth Black Raw Stellar P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>317</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>1089</v>
+        <v>789</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81223488</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>80156 кор=32</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Салатник  250 мл d 11 см h7,5 см емкость для закусок Smooth Black Raw Stellar P.L. [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>997</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>648</v>
       </c>
       <c r="I41" s="10">
-        <v>1541</v>
+        <v>1539</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81223464</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>52831 кор=36/6</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Салатник  260 мл 15*13,5 см h4,8 см емкость для закусок Wave Up Smooth Black Raw Stellar P.L. [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>713</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>430</v>
+        <v>354</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81223463</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>70439 кор=24/6</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Салатник  280 мл 19*14 см h9 см Side Up Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>1347</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>715</v>
+        <v>679</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81223461</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>52328 кор=36/6</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Салатник  450 мл 19*14,5 см h6,4 см Wave Up Smooth Black Raw Stellar P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>983</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>1318</v>
+        <v>1267</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81223137</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>52994 кор=36/6</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Салатник  500 мл d 15 см h5,5 см Smooth Black Raw Stellar P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>878</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>10938</v>
+        <v>10762</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81223465</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>52830 кор=24/4</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Салатник  600 мл 20*18,5 см h5,7 см Wave Up Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>1273</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>89</v>
+        <v>39</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81223460</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>70211 кор=18/3</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Салатник  700 мл 25*16 см h6,4 см Wave Up Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>1723</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>888</v>
+        <v>855</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81223470</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>70259 кор=12/3</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Салатник  800 мл 25,5*23 см h5 см Wave Up Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>1913</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>7478</v>
+        <v>7477</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81223468</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>80272 кор=12/4</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Салатник  900 мл d 23,5 см h4,5 см Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="H49" s="9">
-        <v/>
+        <v>1259</v>
       </c>
       <c r="I49" s="10">
-        <v>9209</v>
+        <v>9195</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81223462</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>52321 кор=48/6</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Салатник 150 мл 14,5*9,4 см h7 см емкость для закусок Side Up Smooth Black Raw Stellar P.L. [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>723</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>1653</v>
+        <v>1540</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81223466</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>70250 кор=12/2</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Салатник 1500 мл 27*25 см h7,5 см Wave Up Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>2217</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>7216</v>
+        <v>7215</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81223477</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>52530 кор=120/10</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Соусник  50 мл d 6,7 см h3,4 см круглый фарфор Smooth Black Raw Stellar P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>237</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>13074</v>
+        <v>11761</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81223135</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>70238 кор=120/12</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Соусник  90 мл d 7 см h4 см круглый фарфор Рамекин Black Raw Stellar P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>197</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>11424</v>
+        <v>10604</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81223142</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>52586 кор=60/6</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Соусник 100 мл d 7 см h5 см круглый с ручкой фарфор Smooth Black Raw Stellar P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>623</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>3169</v>
+        <v>3114</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81223469</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>80231 кор=96/12</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Соусник 110 мл d 7,7 см h4,1 см круглый фарфор Smooth Black Raw Stellar P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>257</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>8536</v>
+        <v>8269</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81223134</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>70240 кор=60/6</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Соусник 125 мл 10,7*8,5 см h4 см овальный емкость для закусок Smooth Black Raw Stellar P.L. [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>317</v>
       </c>
       <c r="H56" s="9">
-        <v/>
+        <v>206</v>
       </c>
       <c r="I56" s="10">
-        <v>15040</v>
+        <v>14857</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81223473</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>52899 кор=24/6</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 20,5 см Black Raw Stellar P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>2614</v>
+        <v>2589</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81223474</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>52900 кор=24/6</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 22,5 см Black Raw Stellar P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>1287</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>5878</v>
+        <v>5875</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81223145</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>51552 кор=18/3</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26 см Uneven Side Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>1371</v>
       </c>
       <c r="H59" s="9">
-        <v/>
+        <v>891</v>
       </c>
       <c r="I59" s="10">
-        <v>7931</v>
+        <v>7872</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81223475</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>52901 кор=18/3</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26,5 см Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>1653</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>7083</v>
+        <v>7061</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81223129</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>51553 кор=12/3</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 29 см Uneven Side Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>1637</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>6054</v>
+        <v>5991</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81223476</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>52902 кор=12/3</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 29,5 см Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>1837</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>3488</v>
+        <v>3409</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81223130</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>80047 кор=12/3</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 240 мл d 27 см h5,5 см для пасты/салата Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>2217</v>
       </c>
       <c r="H63" s="9">
-        <v/>
+        <v>1441</v>
       </c>
       <c r="I63" s="10">
-        <v>1519</v>
+        <v>1517</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81223328</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>70158 кор=12/6</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 450 мл d 28,5 см h5 см для пасты/салата Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>2137</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>1961</v>
+        <v>1926</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81223136</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>52468 кор=18/3</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 27 см h2,8 см Smooth Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>1517</v>
       </c>
       <c r="H65" s="9">
-        <v/>
+        <v>986</v>
       </c>
       <c r="I65" s="10">
-        <v>14312</v>
+        <v>14007</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81223132</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>53171 кор=18/3</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 27 см h3 см Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>1473</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>7340</v>
+        <v>7249</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81240555</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>HCD-03L</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Чайник 300 мл с ситом Black iron чугун d 11 см h6 см черный P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>2337</v>
+        <v>2403</v>
       </c>
       <c r="H67" s="9">
-        <v/>
+        <v>1561</v>
       </c>
       <c r="I67" s="10">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81223149</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>JH10924-A-383 кор=24/1</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Чайник 600 мл d 14 см h8,5 см с ситом Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>3921</v>
+        <v>3833</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81240556</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>HCD-0.6L</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Чайник 600 мл с ситом Black iron чугун d 14 см h8 см черный P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>2857</v>
+        <v>2952</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
         <v>0</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81223146</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>JH10907-A-171 к=24/1</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Чайник 750 мл d 12,5 см h9 см с ситом Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>1287</v>
+        <v>1330</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
         <v>0</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81223147</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>JH11029-A-171 к=18/1</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Чайник 750 мл d 13 см h10 см с ситом Black Raw Stellar P.L. Proff Cuisine [1]</t>
@@ -5131,80 +5131,80 @@
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81240557</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>HCD-0.9L</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Чайник 850 мл с ситом Black iron чугун d 15 см h8,5 см черный P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>3198</v>
+        <v>3305</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81223148</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>JH11017-A-383 к=18/1</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Чайник 950 мл d 14 см h10,5 см с ситом Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>1553</v>
+        <v>1603</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>3109</v>
+        <v>3018</v>
       </c>
       <c r="J73" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>