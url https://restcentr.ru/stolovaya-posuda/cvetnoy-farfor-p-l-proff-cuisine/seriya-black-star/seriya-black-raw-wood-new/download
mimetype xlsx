--- v0 (2026-06-17)
+++ v1 (2026-09-22)
@@ -1844,51 +1844,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 12:48</t>
+          <t>Прайс актуален на 22.09.2026 14:37</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1916,1352 +1916,1352 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81229869</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>80415 к=36/6</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 17,5*17,5 см с бортами Side Up2 Black Raw Wood P.L. Proff Cuisine [2]</t>
+          <t>Блюдо квадратное 17,5*17,5 см для закусок с бортами Side Up2 Black Raw Wood P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>673</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>6831</v>
+        <v>6615</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81229864</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>60254-R3</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое для подачи d 12 см h7 см Black Raw Wood P.L. Proff Cuisine [6]</t>
+          <t>Блюдо круглое для подачи d 12 см h7 см для закусок Black Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>737</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>973</v>
+        <v>912</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229863</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>60254-R2</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое для подачи d 16 см h6,2 см Black Raw Wood P.L. Proff Cuisine [6]</t>
+          <t>Блюдо круглое для подачи d 16 см h6,2 см для закусок Black Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1173</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>882</v>
+        <v>766</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81229862</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>60254-R1</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое для подачи d 25 см h6,5 см Black Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>2378</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1102</v>
+        <v>1085</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229870</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>51962-N к=24/6</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 29,5*14,8 см h2 см с бортами Side Up2 Black Raw Wood P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1299</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>4350</v>
+        <v>5871</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229860</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>53702 к=24/4</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 30*15 см h2,5 см с бортом Side Up1 Black Raw Wood P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1237</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>2499</v>
+        <v>2396</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81229861</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 30*21 см h2,5 см с бортом Side Up1 Black Raw Wood P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1637</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1186</v>
+        <v>1184</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81229859</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 33*11 см h2,5 см с бортом Side Up1 Black Raw Wood P.L. Proff Cuisine [3]</t>
+          <t>Блюдо прямоугольное 33*11 см h2,5 см для закусок бортом Side Up1 Black Raw Wood P.L. [3]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1317</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>4077</v>
+        <v>3972</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81229871</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>51963-N к=12/2</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 33,5*20,5 см h1,8 см с бортами Side Up2 Black Raw Wood P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1718</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>4867</v>
+        <v>6860</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81229872</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>51968-N</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 47*10 см h2 см с бортами Side Up2 Black Raw Wood P.L. Proff Cuisine [3]</t>
+          <t>Блюдо прямоугольное 47*10 см h2 см для закусок с бортами Side Up2 Black Raw Wood P.L. [3]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1347</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81229873</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>80066*80066-n</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бульонница 500 мл d 14 см h7 см с крышкой Black Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1713</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>967</v>
+        <v>736</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81229850</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>52626</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Бульонница 500 мл d 14,8 см h5,5 см Black Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>837</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1691</v>
+        <v>1425</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81229846</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>53593/53594</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 100 мл d 7 см h5,2 см Black Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>603</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>4458</v>
+        <v>6133</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81229849</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>80162 к=36/6</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Кружка 370 мл d 9,7 см h8 см Black Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>449</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1447</v>
+        <v>1385</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81229881</t>
+          <t>81229885</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>52939</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 24 см h5,5 см Black Raw Wood P.L. Proff Cuisine [4]</t>
+          <t>Салатник  300 мл d 13 см h6 см емкость для закусок Black Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>2137</v>
+        <v>673</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>5668</v>
+        <v>546</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81229889</t>
+          <t>81229890</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>80363-с</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1250 мл d 25 см h7 см Black Raw Wood P.L. Proff Cuisine [3]</t>
+          <t>Салатник  300 мл овальный 16*12 см h6 см емкость для закусок Black Raw Wood P.L. [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>2123</v>
+        <v>737</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1120</v>
+        <v>742</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81229885</t>
+          <t>81229875</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>54122-S к=24/6</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 13 см h6 см Black Raw Wood P.L. Proff Cuisine [6]</t>
+          <t>Салатник  400 мл d 18 см h5 cм Black Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>673</v>
+        <v>1147</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>575</v>
+        <v>8770</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81229890</t>
+          <t>81229879</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>60079-C к=24/4</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл овальный 16*12 см h6 см емкость для закусок Black Raw Wood P.L. [6]</t>
+          <t>Салатник  450 мл d 15 см h5,5 cм cм Black Raw Wood P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>737</v>
+        <v>837</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>853</v>
+        <v>972</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81229875</t>
+          <t>81229880</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>60080-C</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл d 18 см h5 cм Black Raw Wood P.L. Proff Cuisine [6]</t>
+          <t>Салатник  800 мл d 19 см h6,5 см Black Raw Wood P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1147</v>
+        <v>1243</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>6278</v>
+        <v>581</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81229879</t>
+          <t>81229876</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>54121-S</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 16 см h5,5 cм cм Black Raw Wood P.L. Proff Cuisine [4]</t>
+          <t>Салатник  900 мл d 22,5 см h5,4 см Black Raw Wood P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>837</v>
+        <v>1683</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1293</v>
+        <v>1769</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81229880</t>
+          <t>81229867</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>80410 к=18/6</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 19 см h6,5 см Black Raw Wood P.L. Proff Cuisine [3]</t>
+          <t>Салатник  950 мл d 20 см h5,5 cм Black Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1243</v>
+        <v>1347</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>614</v>
+        <v>3816</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81229876</t>
+          <t>81229881</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>60081-C</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 22,5 см h5,4 см Black Raw Wood P.L. Proff Cuisine [3]</t>
+          <t>Салатник 1000 мл d 24 см h5,5 см Black Raw Wood P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>1683</v>
+        <v>2137</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>1867</v>
+        <v>5668</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81229867</t>
+          <t>81229889</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>80579-С</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Салатник 950 мл d 20 см h5,5 cм Black Raw Wood P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1250 мл d 25 см h7 см Black Raw Wood P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>1347</v>
+        <v>2123</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>4185</v>
+        <v>1096</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81229883</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>80121</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Соусник  40 мл d 7,8 см h2,4 см круглый фарфор Black Raw Wood P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>183</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1082</v>
+        <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81229874</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>52564-N</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Соусник  50 мл d 10 см h4 см круглый с ручкой фарфор Black Raw Wood P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>317</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1235</v>
+        <v>954</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81229884</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>52941</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Соусник 150 мл d 9,8 см h5 см круглый емкость для закусок фарфор Black Raw Wood P.L. [4]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>317</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>2812</v>
+        <v>2555</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81229865</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>80407 к=24/6</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23 см Black Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>1173</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>5983</v>
+        <v>7444</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81229877</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>54149-S</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26 см h4,7 см Wave Up Black Raw Wood P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1837</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>1258</v>
+        <v>1196</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81229866</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>80408 к=18/3</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см h2 см Black Raw Wood P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1573</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>7931</v>
+        <v>7868</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81229882</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>70662</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см h2,5 см Black Raw Wood P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1537</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81229878</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>3-54150-S</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 см h5 см Wave Up Black Raw Wood P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>2939</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81229886</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>80170-с</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 150 мл d 20 см h7,5 см для пасты, для супа Black Raw Wood P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>1837</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>1205</v>
+        <v>1198</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81229868</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>80436 к=12/4</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 27 см h6,3 см для пасты, для супа Black Raw Wood P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>2037</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>2998</v>
+        <v>2927</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81229887</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>80106 к=12/3</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 380 мл d 25 см h7,8 см для пасты, для супа Black Raw Wood P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>2113</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>1337</v>
+        <v>1259</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81229888</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>80126</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 900 мл d 27 см h7,5 см для пасты, для супа Black Raw Wood P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>2573</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81229892</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>52476 к=24/6</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h3 см Black Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>1323</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>10947</v>
+        <v>10736</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81229891</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>52468 к=18/3</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 27 см h3 см Black Raw Wood P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>1387</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>5462</v>
+        <v>7522</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81229847</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>53595/53596 к=24/6</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл d 8,8 см h6,2 см Black Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>837</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>9827</v>
+        <v>13780</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81229848</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>53597/53598 к=24/6</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл d 9,7 см h7,9 см Black Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>983</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>3878</v>
+        <v>3336</v>
       </c>
       <c r="J44" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>