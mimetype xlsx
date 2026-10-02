--- v0 (2026-06-10)
+++ v1 (2026-10-02)
@@ -1415,51 +1415,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 13:11</t>
+          <t>Прайс актуален на 03.10.2026 01:04</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1541,289 +1541,289 @@
           <t>81222042</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>NY-YQA4706-FB-9.5</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 25 см h15,7 см на ножке Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>3073</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222043</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>NY-YQA4706-FB-31CM</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 31 см h20,5 см на ножке Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>4473</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222033</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>NY-YQA4706-DOP-9.75X6</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 25,2*15,7*3,6 см 250 мл глубокое Blue Flower P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 25,2*15,7 см h3,6 см 250 мл глубокое Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>1137</v>
+        <v>1163</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>0</v>
+        <v>2805</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222030</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>NY-YQA4706-OP-M-10X6</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 25,2*16,1*2,1 см Blue Flower P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 25,2*16,1 см h2,1 см Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>1037</v>
+        <v>1073</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>0</v>
+        <v>6467</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222031</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>NY-YQA4706-OP-M-12X6</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30,6*19,4*2,3 см Blue Flower P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 30,6*19,4 см h2,3 см Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1423</v>
+        <v>1473</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>0</v>
+        <v>3360</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222035</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>NY-ZBA4706X6</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 33,7*21*6,4 см 800 мл глубокое Crush Blue Flower P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 33,7*21 см h6,4 см 800 мл глубокое Crush Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>2370</v>
+        <v>2453</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>0</v>
+        <v>2445</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222032</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>NY-YQA4706-OP-M-14X6</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 35,2*22,4*2,5 см Blue Flower P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 35,2*22,4 см h2,5 см Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1917</v>
+        <v>1983</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>0</v>
+        <v>2590</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222037</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>NY-YQA4706-CS-90CCX6</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 90 мл d 7,9 см h5,8 см Blue Flower P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>843</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>643</v>
+        <v>612</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222039</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>NY-KEB4706X6</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кружка 340 мл d 8,9 см h10,6 см Blue Flower P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1847,550 +1847,550 @@
           <t>81222048</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>NY-YQA4706-MPX6</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Молочник 240 мл d 8,3 см h8,5 см Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>673</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>797</v>
+        <v>759</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222045</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>NY-YQA4706-SPCX6</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета Солонка/Перечница Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>653</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>646</v>
+        <v>527</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81222040</t>
+          <t>81222028</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>NY-YQA4706-BOWL-9.25X6</t>
+          <t>NY-YQA4706-DBOWL-5.5X6</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1100 мл d 23,6 см h6,7 см Blue Flower P.L. Proff Cuisine [6]</t>
+          <t>Салатник  400 мл d 14 см h5,8 см Blue Flower P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>2037</v>
+        <v>777</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>2207</v>
+        <v>1643</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81222028</t>
+          <t>81222034</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NY-YQA4706-BOWL-18CMX6</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл d 14 см h5,8 см Blue Flower P.L. Proff Cuisine [6]</t>
+          <t>Салатник  700 мл d 18,3 см h6,4 см Blue Flower P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>777</v>
+        <v>1237</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1987</v>
+        <v>928</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81222034</t>
+          <t>81222040</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>NY-YQA4706-BOWL-18CMX6</t>
+          <t>NY-YQA4706-BOWL-9.25X6</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 18,3 см h6,4 см Blue Flower P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1100 мл d 23,6 см h6,7 см Blue Flower P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1237</v>
+        <v>2037</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1065</v>
+        <v>2002</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81222046</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>NY-YQA4706-NHX6</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Салфетница 14*4,3 см h6,8 см Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>777</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>434</v>
+        <v>328</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81222049</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>NY-YQA4706-SP</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Сахарница 290 мл d 9,3 см h12,5 см Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1017</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>817</v>
+        <v>791</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222044</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>NY-YQA4706-SB-15CMX6</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Соусник 150 мл 12*5,9 см h7,1 см с ручкой фарфор Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>573</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>456</v>
+        <v>274</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81222036</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>NY-YQA4706-TRN</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Супница 2,3 л d 23,4 см h22,5 см Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>5947</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222025</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>NY-YQA4706-S-6.5X6</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 16,6 см h1,4 см Blue Flower P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>778</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>2028</v>
+        <v>2007</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81222026</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>NY-YQA4706-S-8.5X6</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21,6 см h1,6 см Blue Flower P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>873</v>
+        <v>893</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>261</v>
+        <v>2719</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81222027</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>NY-YQA4706-DBOWL-5.5X6</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26,6 см h1,9 см Blue Flower P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1293</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>1627</v>
+        <v>1443</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81222029</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>NY-YQA4706-S-12X6</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30,6 см h2,4 см Blue Flower P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>1943</v>
+        <v>2013</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>0</v>
+        <v>1158</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81222024</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>NY-YQA4706-BP-9X6</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 300 мл d 23 см h4 см Blue Flower P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>1338</v>
+        <v>1387</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>0</v>
+        <v>2830</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81222038</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>NY-YQA3286X6-CS-180C</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 240 мл d 10,4 см h6,4 см Blue Flower P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1187</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1445</v>
+        <v>1151</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81222047</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>NX-YQA4706-TP</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Чайник 1100 мл d 14,5 см h17,5 см Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>2457</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>861</v>
+        <v>827</v>
       </c>
       <c r="J31" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>