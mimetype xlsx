--- v0 (2026-06-12)
+++ v1 (2026-11-06)
@@ -1118,51 +1118,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 12.06.2026 05:10</t>
+          <t>Прайс актуален на 06.11.2026 19:33</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1190,604 +1190,604 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81221938</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-107 AX-AS PICTURE /К=1</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 23,5*14,7 см h3 см Dark Matt Panasia P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>937</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1069</v>
+        <v>1014</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81221937</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-117 AX-AS PICTURE /К=3</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 28,4*11,4 см h2,2 см Dark Matt Panasia P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>989</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1164</v>
+        <v>1015</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81221948</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>2020AX-AS PICTURE / К=96Ш</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Ложка для мисосупа 15 мл 15 см фарфор Dark Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>317</v>
+        <v>337</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>677</v>
+        <v>2804</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81221939</t>
+          <t>81221942</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-122-2AX-AS PICTURE /К=</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1250 мл d 24 см h8,3 см Dark Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник  600 мл d 13,5 см h8 см Dark Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>1787</v>
+        <v>713</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>463</v>
       </c>
       <c r="I9" s="10">
-        <v>1149</v>
+        <v>1031</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81221942</t>
+          <t>81221941</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-123-2AX-AS PICTURE /К=</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 13,5 см h8 см Dark Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник  720 мл миска для лапши d 16,2 см h8,5 см Dark Matt Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>713</v>
+        <v>973</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1160</v>
+        <v>837</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81221941</t>
+          <t>81221947</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-126AX-AS PICTURE /К=16</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Салатник 720 мл миска для лапши d 16,2 см h8,5 см Dark Matt Panasia P.L. Proff Cuisine [6]</t>
+          <t>Салатник  900 мл d 25,5 см h3,8 см Dark Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>973</v>
+        <v>1793</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>993</v>
+        <v>1278</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81221947</t>
+          <t>81221940</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-302 AX-AS PICTURE / К=</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 25,5 см h3,8 см Dark Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник  940 мл миска для лапши d 19,5 см h10 см Dark Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1793</v>
+        <v>1587</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1334</v>
+        <v>1194</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81221940</t>
+          <t>81221939</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-205 AX-AS PICTURE / К=</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 940 мл миска для лапши d 19,5 см h10 см Dark Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1250 мл d 24 см h8,3 см Dark Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1587</v>
+        <v>1787</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1333</v>
+        <v>1052</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81221950</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-315AX-AS PICTURE /К=96</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Соусник  30 мл 9,7*6,7*2,9 см прямоуг. фарфор Dark Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>370</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>985</v>
+        <v>624</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81221949</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-313AX-AS PICTURE /К=72</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Соусник  44 мл 12*7,2*2,5 см прямоуг. двойной фарфор Dark Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81221946</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-241AX-AS PICTURE /К=14</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Соусник  60 мл чашка для саке, чая, вина d 6 см h4,5 см круглый фарфор Dark Matt Panasia P.L. [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>273</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>991</v>
+        <v>746</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81221952</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>23-807-2AX-AS PICTURE /К=</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Соусник 100 мл 7,5*5 см h7,6 см фарфор Dark Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>397</v>
+        <v>437</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I17" s="10">
-        <v>0</v>
+        <v>1677</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81221951</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>23-807-1AX-AS PICTURE /К=48ШТ</t>
+          <t>23-807-1AX-AS PICTURE /К=</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Соусник 250 мл 9,5*6 см h10 см фарфор Dark Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>543</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1074</v>
+        <v>752</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81221943</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-240AX-AS PICTURE /К=48</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Соусник 310 мл бутылочка для соевого соуса, саке d 8,3 см h11,5 см фарфор Dark Matt Panasia P.L. [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>819</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1121</v>
+        <v>1051</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81221953</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-807-3AX-AS PICTURE /К=</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Соусник молочник  30 мл 5,1*5,2 см h4,5 см фарфор Dark Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>370</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>620</v>
+        <v>455</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81221945</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-340AX-AS PICTURE /К=48</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Чашка 150 мл чайная без ручки d 6,9 см h6,8 см Dark Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>370</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1127</v>
+        <v>611</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81221944</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-253-2AX-AS PICTURE /К=</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная без ручки d 7,9 см h7,6 см Dark Matt Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>437</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1102</v>
+        <v>747</v>
       </c>
       <c r="J22" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>