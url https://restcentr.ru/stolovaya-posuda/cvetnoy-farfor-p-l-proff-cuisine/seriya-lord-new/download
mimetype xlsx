--- v0 (2026-06-12)
+++ v1 (2026-10-26)
@@ -1250,51 +1250,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 12.06.2026 09:43</t>
+          <t>Прайс актуален на 26.10.2026 13:10</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1327,735 +1327,735 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81229957</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>JHLD1120</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 20*14*2,5 см Lord Gray P.L. Proff Cuisine [8]</t>
+          <t>Блюдо овальное 20*14 см h2,5 см Lord Gray P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>437</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I6" s="10">
-        <v>5297</v>
+        <v>5206</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81229958</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>JHLD1124</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*16*2,7 см Lord Gray P.L. Proff Cuisine [8]</t>
+          <t>Блюдо овальное 24*16 см h2,7 см Lord Gray P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>573</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>372</v>
       </c>
       <c r="I7" s="10">
-        <v>5326</v>
+        <v>5290</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229959</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>JHLD1126</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 26*18*2,2 см Lord Gray P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 26*18 см h2,2 см Lord Gray P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>737</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>3945</v>
+        <v>3828</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81229960</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>JHLD1120</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*20*2,7 см Lord Gray P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 30*20 см h2,7 см Lord Gray P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>873</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>3720</v>
+        <v>3529</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229970</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>JHLD5336</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*26*1,9 см Lord Gray P.L. Proff Cuisine [3]</t>
+          <t>Блюдо прямоугольное 36*26 см h1,9 см Lord Gray P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>2139</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>686</v>
+        <v>629</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229972</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JHLD5337</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 37*12*1,9 см Lord Gray P.L. Proff Cuisine [4]</t>
+          <t>Блюдо прямоугольное 37*12 см h1,9 см Lord Gray P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>937</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1001</v>
+        <v>872</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81229976</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>JHLD1485</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 90 мл d 7,1 см h4,3 Lord Gray P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>537</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>349</v>
       </c>
       <c r="I12" s="10">
-        <v>5550</v>
+        <v>5513</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81229974</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>JHLD4231</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл d 8 см h9,5 см Lord Gray P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>563</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1784</v>
+        <v>1704</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81229977</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>JHLD3005</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета солонка/перечница Lord Gray P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>573</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>6443</v>
+        <v>6442</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81229966</t>
+          <t>81229973</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>JHLD3623</t>
+          <t>JHLD8911</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1400 мл d 23 см h7,5 см Lord Gray P.L. Proff Cuisine [3]</t>
+          <t>Салатник  150 мл 12*12 см h2,9 см 150 мл емкость для закусок квадратный Lord Gray P.L. [12]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1329</v>
+        <v>317</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>3739</v>
+        <v>3861</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81229973</t>
+          <t>81229969</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>JHLD8911</t>
+          <t>JHLD3615</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 150 мл квадратный 12*12*2,9 см Lord Gray P.L. Proff Cuisine [12]</t>
+          <t>Салатник  500 мл d 16 см h9 см Lord Gray P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>317</v>
+        <v>653</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>3707</v>
+        <v>228</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81229969</t>
+          <t>81229968</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>JHLD3615</t>
+          <t>JHLD3616</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 16 см h9 см Lord Gray P.L. Proff Cuisine [8]</t>
+          <t>Салатник  650 мл d 16 см h6,7 см Lord Gray P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>653</v>
+        <v>453</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>294</v>
       </c>
       <c r="I17" s="10">
-        <v>261</v>
+        <v>2515</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81229968</t>
+          <t>81229967</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>JHLD3616</t>
+          <t>JHLD3618</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 16 см h6,7 см Lord Gray P.L. Proff Cuisine [6]</t>
+          <t>Салатник  800 мл d 18 см h5,8 см Lord Gray P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>453</v>
+        <v>573</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>2805</v>
+        <v>85</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81229967</t>
+          <t>81229966</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>JHLD3618</t>
+          <t>JHLD3623</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 18 см h5,8 см Lord Gray P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1400 мл d 23 см h7,5 см Lord Gray P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>573</v>
+        <v>1329</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>165</v>
+        <v>3644</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81229961</t>
+          <t>81229971</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>JHLD1617</t>
+          <t>JHLD1820</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 17 см Lord Gray P.L. Proff Cuisine [8]</t>
+          <t>Тарелка 19*19 см квадратная Lord Gray P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>357</v>
+        <v>573</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>2618</v>
+        <v>632</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81229962</t>
+          <t>81229961</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>JHLD1623</t>
+          <t>JHLD1617</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 23 см Lord Gray P.L. Proff Cuisine [8]</t>
+          <t>Тарелка d 17 см Lord Gray P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>657</v>
+        <v>357</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>5650</v>
+        <v>2244</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81229963</t>
+          <t>81229962</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>JHLD1627</t>
+          <t>JHLD1623</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 27 см Lord Gray P.L. Proff Cuisine [4]</t>
+          <t>Тарелка d 23 см Lord Gray P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>857</v>
+        <v>657</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>7770</v>
+        <v>5316</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81229964</t>
+          <t>81229963</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>JHLD1630</t>
+          <t>JHLD1627</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 30 см Lord Gray P.L. Proff Cuisine [3]</t>
+          <t>Тарелка d 27 см Lord Gray P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1147</v>
+        <v>857</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1981</v>
+        <v>7653</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81229971</t>
+          <t>81229964</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>JHLD1820</t>
+          <t>JHLD1630</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Тарелка квадратная 19*19 см Lord Gray P.L. Proff Cuisine [8]</t>
+          <t>Тарелка d 30 см Lord Gray P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>573</v>
+        <v>1147</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>745</v>
       </c>
       <c r="I24" s="10">
-        <v>787</v>
+        <v>1957</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81229965</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>JHLD1923</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h4,3 см Lord Gray P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>778</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>2013</v>
+        <v>1740</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81229975</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>JHLD1514</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 150 мл d 9,2 h5,2 см Lord Gray P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>687</v>
+        <v>707</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>10180</v>
+        <v>9434</v>
       </c>
       <c r="J26" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>