--- v0 (2026-06-10)
+++ v1 (2026-09-27)
@@ -3692,51 +3692,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 09:20</t>
+          <t>Прайс актуален на 28.09.2026 01:31</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3764,649 +3764,649 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81220298</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX0270-H461</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 17 см h3,2 см 350 мл с ручками Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>803</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>396</v>
+        <v>998</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223077</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>TX0270-H275 кор=36/6</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 17,5 см h3,5 см 200 мл с ручками Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>733</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>297</v>
+        <v>248</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223091</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>TX0270-H357 кор36/6</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 17,5 см h3,5 см 200 мл с ручками Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>803</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>207</v>
+        <v>721</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81223084</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>TX0270-H281 кор=36/6</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 17,5 см h3,5 см 200 мл с ручками Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>673</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81220299</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>TX0089-H461</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 22*11,5*3 см 240 мл с ручками Organica Grain P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 22*11,5 см h3 см 240 мл с ручками Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>673</v>
+        <v>610</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>0</v>
+        <v>1853</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81223078</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>TX0089-H275 кор=48/6</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 22*11,5*3,2 см 150 мл с ручками Organica Green P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 22*11,5 см h3,2 см 150 мл с ручками Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>607</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>711</v>
+        <v>676</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81223092</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>TX0089-H357 к=48/6</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 22*11,5*3,2 см 150 мл с ручками Organica Sand P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 22*11,5 см h3,2 см 150 мл с ручками Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>553</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>245</v>
+        <v>223</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81223085</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>TX0089-H281 кор=48/6</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 22*11,5*3,2 см 150 мл с ручками Organica Spicy P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 22*11,5 см h3,2 см 150 мл с ручками Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>553</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1213</v>
+        <v>1178</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81223074</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>TX12966-225-H275 к=48/6</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 23*14 см Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>553</v>
+        <v>510</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>91</v>
+        <v>1240</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81223088</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>TX12966-225-H357 кор=48/6</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 23*14 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>573</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>0</v>
+        <v>1341</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>73024061</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>HJ20663-H275 (кор=12/3</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 35*27 см Organica Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1587</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>325</v>
+        <v>308</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81223093</t>
+          <t>81220316</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>TX13041-305-H275 к=36/6</t>
+          <t>TX13041-305-H461</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,5*12,5 см Organica Green P.L. Proff Cuisine [6]</t>
+          <t>Блюдо прямоугольное 30,5*12,5 см h1,8 см Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>913</v>
+        <v>878</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>272</v>
+        <v>3025</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>73037910</t>
+          <t>81223093</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>TX13041-305-H357 (к=36/6</t>
+          <t>TX13041-305-H275 к=36/6</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,5*12,5 см Organica Sand P.L. Proff Cuisine [6]</t>
+          <t>Блюдо прямоугольное 30,5*12,5 см h1,8 см Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>913</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1036</v>
+        <v>1171</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81223094</t>
+          <t>73037910</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>TX13041-305-H281 к=36/6</t>
+          <t>TX13041-305-H357 (к=36/6</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,5*12,5 см Organica Spicy P.L. Proff Cuisine [6]</t>
+          <t>Блюдо прямоугольное 30,5*12,5 см h1,8 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>913</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>908</v>
+        <v>1177</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81220316</t>
+          <t>81223094</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>TX13041-305-H461</t>
+          <t>TX13041-305-H281 к=36/6</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,5*12,5*1,8 см Organica Grain P.L. Proff Cuisine [6]</t>
+          <t>Блюдо прямоугольное 30,5*12,5 см h1,8 см Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>878</v>
+        <v>913</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>3326</v>
+        <v>910</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>71002407</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>TX12839-90D-H275 кор=96/6</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Блюдце 14,5*12,5 см кофейное для чашки арт. 71002105 Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>227</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>181</v>
+        <v>151</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>73024065</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>TX12839-90D-H281 к=9</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Блюдце 14,5*12,5 см кофейное для чашки арт. 73024064 Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>147</v>
+        <v>198</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>0</v>
+        <v>1440</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81223097</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>TX12839-90</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Блюдце 14,5*12,5 см кофейное для чашки арт. 81223096 Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>163</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1041</v>
+        <v>1029</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>71047032</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>TX12839-180D-H275 к=48/6</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Блюдце 17*15 см кофейное для чашки арт. 71047031 Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4464,2556 +4464,2556 @@
           <t>81223099</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>TX12839+-180D-H357 48/6</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Блюдце 17*15 см кофейное для чашки арт. 81223098 Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>297</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>379</v>
+        <v>349</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81223076</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>TX12948-250D-H275 к=48/6</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Блюдце 18,5*15 см для бульонницы арт. 81223075 Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>387</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>1156</v>
+        <v>1132</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81223083</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>TX12948-250D-H281 к=48/6</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Блюдце 18,5*15 см для бульонницы арт. 81223082 Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>387</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1062</v>
+        <v>1056</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81223090</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>TX12948-250D-H357 к=48/6</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Блюдце 18,5*15 см для бульонницы арт. 81223089 Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>399</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>784</v>
+        <v>754</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81223075</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>TX12951-400-H275 к=24/4</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 350 мл 13,5*11,5*7 см Organica Green P.L. Proff Cuisine [4]</t>
+          <t>Бульонница 350 мл 13,5*11,5 см h7 см с ручкой Organica Green P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>513</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>248</v>
+        <v>192</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81223089</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>TX12951-400-H357 кор=24/4</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 350 мл 13,5*11,5*7 см Organica Sand P.L. Proff Cuisine [4]</t>
+          <t>Бульонница 350 мл 13,5*11,5 см h7 см с ручкой Organica Sand P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>513</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>720</v>
+        <v>1484</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81223082</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>TX12951-400-H281 к=24/4</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 350 мл 13,5*11,5*7 см Organica Spicy P.L. Proff Cuisine [4]</t>
+          <t>Бульонница 350 мл 13,5*11,5 см h7 см с ручкой Organica Spicy P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>503</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>860</v>
+        <v>448</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81223492</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>TX21176-H357 кор=24/6</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 600 мл d 11,5 см h12 см фарфор Organica Sand P.L. </t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1273</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>236</v>
+        <v>170</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81223496</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>TX21176-H281 кор=24/6</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 600 мл d 11,5 см h12 см фарфор Organica Spicy P.L. </t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>823</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>696</v>
+        <v>648</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>71002102</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>TX12851-300-H275 (к=72/6)</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Кружка 300 мл d 8,5 см h10 см Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>413</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>2358</v>
+        <v>2337</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81223095</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>TX12851-300-H357 к=72/6</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Кружка 300 мл d 8,5 см h10 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>377</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>987</v>
+        <v>975</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>73024063</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>TX12851-300-H281 к=72/6</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Кружка 300 мл d 8,5 см h10 см Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>347</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
         <v>423</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81220305</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX20160-H461</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл d 8,5 см h10,5 см Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>573</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>3469</v>
+        <v>3232</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81220300</t>
+          <t>73037902</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>TX12182-1-H461</t>
+          <t>TX12964-130-H357 к=96/12</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23 см h5 см Organica Grain P.L. Proff Cuisine [4]</t>
+          <t>Салатник  200 мл 13,5*11 см h4,5 см емкость для закусок Organica Sand P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>1177</v>
+        <v>317</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>3042</v>
+        <v>935</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81223489</t>
+          <t>71048185</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>TX12182-1-H357 к=16/4</t>
+          <t>TX12964-130-H275 (к=96/12</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23 см h5,5 см Organica Sand P.L. Proff Cuisine [4]</t>
+          <t>Салатник  200 мл 13,5*11*4,5 см емкость для закусок Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>1037</v>
+        <v>317</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>307</v>
+        <v>1142</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81223493</t>
+          <t>73037907</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>TX12182-1-H281 к=16/4</t>
+          <t>TX12963-145-H357 (к=72/6</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23 см h5,5 см Organica Spicy P.L. Proff Cuisine [4]</t>
+          <t>Салатник  300 мл 14,5*12,5 см h4,5 см емкость для закусок Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>1293</v>
+        <v>457</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>707</v>
+        <v>3557</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81220306</t>
+          <t>71047299</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX12963-145-H275 (к=72/6)</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1100 мл d 21 см h6,5 см Organica Grain P.L. Proff Cuisine [6]</t>
+          <t>Салатник  300 мл 14,5*12,5*4,5 см екмкость для закусок Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>803</v>
+        <v>457</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>3538</v>
+        <v>1978</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>71047292</t>
+          <t>81220311</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>TX12962-305-H275 (к=8/2)</t>
+          <t>TX8426-2-H461</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1700 мл 30,5*26,5*5,5 см Organica Green P.L. Proff Cuisine [1]</t>
+          <t>Салатник  370 мл d 12,5 см h6 см емкость для закусок Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>1673</v>
+        <v>387</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>477</v>
+        <v>1700</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>73024060</t>
+          <t>71048289</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>HJ20635-270-H275 (кор=6/2</t>
+          <t>HJ20635-160-H275 к=16/4</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1800 мл d 27,5 см h9,5 см Organica Green P.L. Proff Cuisine [1]</t>
+          <t>Салатник  450 мл d 15,5 см h7,5 см Organica Green P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>2173</v>
+        <v>563</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>322</v>
+        <v>1625</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>71048185</t>
+          <t>73037908</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>TX12964-130-H275 (к=96/12</t>
+          <t>TX20635-160-H357 к=16/4</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл 13,5*11*4,5 см Organica Green P.L. Proff Cuisine [6]</t>
+          <t>Салатник  450 мл d 15,5 см h7,5 см Organica Sand P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>317</v>
+        <v>502</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>1226</v>
+        <v>1703</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>73037902</t>
+          <t>71047224</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>TX12964-130-H357 к=96/12</t>
+          <t>TX12962-188-H275 (к=</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл 13,5*11*4,5 см Organica Sand P.L. Proff Cuisine [12]</t>
+          <t>Салатник  500 мл 19*16 см h5 см Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>317</v>
+        <v>583</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>1036</v>
+        <v>2852</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>71047299</t>
+          <t>73037906</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>TX12963-145-H275 (к=72/6)</t>
+          <t>TX12962-188-H357 к=48/6</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл 14,5*12,5*4,5 см Organica Green P.L. Proff Cuisine [6]</t>
+          <t>Салатник  500 мл 19*16 см h5 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>457</v>
+        <v>637</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>1824</v>
+        <v>1242</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>73037907</t>
+          <t>73024070</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>TX12963-145-H357 (к=72/6</t>
+          <t>TX12962-188-H281 (к=48/6)</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл 14,5*12,5*4,5 см Organica Sand P.L. Proff Cuisine [6]</t>
+          <t>Салатник  500 мл 19*16 см h5 см Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>457</v>
+        <v>607</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>3553</v>
+        <v>835</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>71047298</t>
+          <t>81220312</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>TX12962-355-H275 (к=6/2)</t>
+          <t>TX8426-3-H461</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3000 мл 35,5*31*6,5 см Organica Green P.L. Proff Cuisine [2]</t>
+          <t>Салатник  600 мл d 15 см h7 см Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>2461</v>
+        <v>543</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>0</v>
+        <v>5227</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81220311</t>
+          <t>81223490</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX8342-3-H357 к=24/6</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Салатник 370 мл d 12,5 см h6 см Organica Grain P.L. Proff Cuisine [6]</t>
+          <t>Салатник  700 мл d 21,5 см h7,5 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>387</v>
+        <v>890</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>2391</v>
+        <v>906</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>71048289</t>
+          <t>81223494</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>HJ20635-160-H275 к=16/4</t>
+          <t>TX8342-3-H281 к=24/6</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 15,5 см h7,5 см Organica Green P.L. Proff Cuisine [4]</t>
+          <t>Салатник  700 мл d 21,5 см h7,5 см Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>563</v>
+        <v>890</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>1824</v>
+        <v>1412</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>73037908</t>
+          <t>73024054</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>TX20635-160-H357 к=16/4</t>
+          <t>HJ20635-210-H275 к=24/4</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 15,5 см h7,5 см Organica Sand P.L. Proff Cuisine [4]</t>
+          <t>Салатник  750 мл d 21 см h8 см Organica Green P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>553</v>
+        <v>887</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>0</v>
+        <v>1718</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>71047224</t>
+          <t>73037909</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>TX12962-188-H275 (к=</t>
+          <t>TX20635-210-H357 к=24/4</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 19*16*5 см Organica Green P.L. Proff Cuisine [6]</t>
+          <t>Салатник  750 мл d 21 см h8 см Organica Sand P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>583</v>
+        <v>937</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>0</v>
+        <v>1530</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>73037906</t>
+          <t>71047225</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>TX12962-188-H357 к=48/6</t>
+          <t>TX12962-260-H275 (к=16/4</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 19*16*5 см Organica Sand P.L. Proff Cuisine [6]</t>
+          <t>Салатник  800 мл 26,5*23 см h5 см Organica Green P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>637</v>
+        <v>1173</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>327</v>
+        <v>756</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>73024070</t>
+          <t>73024524</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>TX12962-188-H281 (к=48/6)</t>
+          <t>TX12962-260-H281к=16/4</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 19*16*5 см Organica Spicy P.L. Proff Cuisine [6]</t>
+          <t>Салатник  800 мл 26,5*23 см h5 см Organica Spicy P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>607</v>
+        <v>1113</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>1002</v>
+        <v>339</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81220312</t>
+          <t>81220300</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX12182-1-H461</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 15 см h7 см Organica Grain P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1000 мл d 23 см h5 см Organica Grain P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>543</v>
+        <v>1177</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>5910</v>
+        <v>2564</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81223490</t>
+          <t>81223489</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>TX8342-3-H357 к=24/6</t>
+          <t>TX12182-1-H357 к=16/4</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 21,5 см h7,5 см Organica Sand P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1000 мл d 23 см h5,5 см Organica Sand P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>890</v>
+        <v>1037</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>906</v>
+        <v>249</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81223494</t>
+          <t>81223493</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>TX8342-3-H281 к=24/6</t>
+          <t>TX12182-1-H281 к=16/4</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 21,5 см h7,5 см Organica Spicy P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1000 мл d 23 см h5,5 см Organica Spicy P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>890</v>
+        <v>1293</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>1418</v>
+        <v>695</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>73024054</t>
+          <t>81220306</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>HJ20635-210-H275 к=24/4</t>
+          <t>TX21350-210-H461</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл d 21 см h8 см Organica Green P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1100 мл d 21 см h6,5 см Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>887</v>
+        <v>803</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>1662</v>
+        <v>3273</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>73037909</t>
+          <t>71047292</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>TX20635-210-H357 к=24/4</t>
+          <t>TX12962-305-H275 (к=8/2)</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл d 21 см h8 см Organica Sand P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1700 мл 30,5*26,5 см h5,5 см Organica Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>937</v>
+        <v>1673</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>1554</v>
+        <v>462</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>71047225</t>
+          <t>73024060</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>TX12962-260-H275 (к=16/4</t>
+          <t>HJ20635-270-H275 (кор=6/2</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл 26,5*23*5 см Organica Green P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1800 мл d 27,5 см h9,5 см Organica Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>1173</v>
+        <v>2173</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>211</v>
+        <v>314</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>73024524</t>
+          <t>71047298</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>TX12962-260-H281к=16/4</t>
+          <t>TX12962-355-H275 (к=6/2)</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл 26,5*23*5 см Organica Spicy P.L. Proff Cuisine [4]</t>
+          <t>Салатник 3000 мл 35,5*31*6,5 см Organica Green P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>1113</v>
+        <v>2461</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>379</v>
+        <v>0</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>71048077</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>TX12964-66-H275кор=288/24</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Соусник  25 мл 6,5*5,5*2 см овальный фарфор Organica Green P.L. Proff Cuisine [6]</t>
+          <t>Соусник  25 мл 6,5*5,5 см h2 см овальный фарфор Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>113</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>5443</v>
+        <v>5009</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>73024525</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>TX12964-66-H281 к=288/24</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Соусник  25 мл 6,5*5,5*2 см овальный фарфор Organica Spicy P.L. Proff Cuisine [6]</t>
+          <t>Соусник  25 мл 6,5*5,5 см h2 см овальный фарфор Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>93</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>8644</v>
+        <v>8203</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81220297</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>TX12964-86-H461</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 8,5*7,5*2,7 см овальный фарфор Organica Grain P.L. Proff Cuisine [12]</t>
+          <t>Соусник  50 мл 8,5*7,5 см h2,7 см овальный фарфор Organica Grain P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>153</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>6685</v>
+        <v>9448</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>71048078</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>TX12964-86</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 8,7*7,5*3 см овальный фарфор Organica Green P.L. Proff Cuisine [6]</t>
+          <t>Соусник  50 мл 8,7*7,5 см h3 см овальный фарфор Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>163</v>
+        <v>130</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>0</v>
+        <v>14129</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>73024526</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>TX12964-86-H281к=144/12</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 8,7*7,5*3 см овальный фарфор Organica Spicy P.L. Proff Cuisine [6]</t>
+          <t>Соусник  50 мл 8,7*7,5 см h3 см овальный фарфор Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>159</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>9724</v>
+        <v>8671</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>71048084</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>TX12964-107-H275 к=96/12</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Соусник 110 мл 10,8*9,4*3,5 см овальный фарфор Organica Green P.L. Proff Cuisine [6]</t>
+          <t>Соусник 110 мл 10,8*9,4 см h3,5 см емкость для закусок овальный Organica Green P.L. [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>237</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>1202</v>
+        <v>1623</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>73037901</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>12964-107-H281 кор=96/12</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Соусник 110 мл 10,8*9,4*3,5 см овальный фарфор Organica Spicy P.L. Proff Cuisine [6]</t>
+          <t>Соусник 110 мл 10,8*9,4 см h3,5 см емкость для закусок овальный Organica Spicy P.L. [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>237</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>2712</v>
+        <v>2292</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>71048288</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>TX12965-125-H275 к=144/12</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Тарелка 12,5*8 см Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>213</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>897</v>
+        <v>866</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>71047035</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>TX12959-190-H275 к=48/6</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Тарелка 19*17 см Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>537</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>1918</v>
+        <v>1833</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>73037903</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>TX12959-190-H357 (к=48/6)</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Тарелка 19*17 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>537</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>2017</v>
+        <v>1999</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>71047036</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>TX12959-220-H275 к=36/6</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Тарелка 22,5*19,5 см Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>597</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>2195</v>
+        <v>2077</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>73037904</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>TX12959-220-H357 кор=36/6</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Тарелка 22,5*19,5 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>599</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>2797</v>
+        <v>2767</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>73024068</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>TX12959-220-H281 к=36/6</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Тарелка 22,5*19,5 см Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>593</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>2957</v>
+        <v>2729</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81223081</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>TX12966-225-H281 к=48/6</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Тарелка 23*14 см Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>553</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>745</v>
+        <v>735</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>71047041</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>TX12960-288-H275 кор=16/4</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Тарелка 29*25,5 см Organica Green P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>1173</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>2095</v>
+        <v>2075</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>73037905</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>TX12960-288-H357 к=16/4</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Тарелка 29*25,5 см Organica Sand P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>1157</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>797</v>
+        <v>771</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>73024069</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>TX12960-288-H281к=16/4</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Тарелка 29*25,5 см Organica Spicy P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>1147</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>845</v>
+        <v>841</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81220307</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>TX12347-2-H461</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 18,5 см h2 см Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>453</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>6188</v>
+        <v>5912</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81223072</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>TX13017-220-H275 к=36/6</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 22 см Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>697</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>652</v>
+        <v>2633</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81223086</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>TX13017-220-H357 к=36/6</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 22 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>723</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>1452</v>
+        <v>1128</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81223079</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>TX13017-220-H281 к=36/6</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 22 см Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>637</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>3724</v>
+        <v>3535</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81220308</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>TX12347-6-H461</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23 см h2 см Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>563</v>
+        <v>510</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>0</v>
+        <v>16397</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81223073</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>TX13017-260-H275 к=24/6</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26 см Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>1213</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>368</v>
+        <v>1490</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81223087</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>TX13017-260-H357 к=24/6</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>1193</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>1381</v>
+        <v>1370</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81223080</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>TX13017-260-H281 к=24/6</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26 см Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>1137</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>495</v>
+        <v>453</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81220309</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX12347-6-H461</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см h2,2 см Organica Grain P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>873</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>6916</v>
+        <v>6819</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>73024062</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>HJ20634-H275 (кор=16/4)</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см Organica Green P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>1173</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>1407</v>
+        <v>1369</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81220310</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX21255-280-H461</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 28 см h5,3 см для пасты Organica Grain P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>1113</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>2053</v>
+        <v>1640</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81223491</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>TX20131A-285-H357 к=8/2</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 29 см h5,7 см с для пасты/супа/салата Organica Sand P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>1497</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>81223495</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>TX20131A-285-H281 к=8/2</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 29 см h5,7 см с для пасты/супа/салата Organica Spicy P.L. [1]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>1637</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>81220304</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX8342-3-H461</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 650 мл d 22 см h7,4 см для пасты, супа Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>1437</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>899</v>
+        <v>751</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81220313</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>TX21320+21320D-H461</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 320 мл d 11 см h7 см Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>713</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>3786</v>
+        <v>9778</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>71047031</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>TX12839-180-H275 к=48/6</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Чашка 180 мл кофейная d 8,5 см h7,5 см Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>283</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>311</v>
+        <v>299</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>71002105</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>TX12839-90-H275 (к=96/6)</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Чашка 90 мл кофейная d 6,5 см h6,5 см Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>15</v>
+        <v>945</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>73024066</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>TX12839-180-H281 (к=</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Чашка кофейная 180 мл d 8,5 см h7,5 см Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>249</v>
+        <v>322</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>0</v>
+        <v>960</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81223098</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>TX12839-180-H357 к=48/6</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Чашка кофейная 180 мл d 8,5 см h7,5 см P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>249</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>226</v>
+        <v>184</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>81223096</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>TX12839-90-H357 к=96/6</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Чашка кофейная 90 мл d 6,5 см h6,5 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>159</v>
+        <v>198</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>0</v>
+        <v>1896</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>73024064</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>TX12839-90-H281 кор=</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Чашка кофейная 90 мл d 6,5 см h6,5 см Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
         <v>183</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>1154</v>
+        <v>1138</v>
       </c>
       <c r="J100" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>