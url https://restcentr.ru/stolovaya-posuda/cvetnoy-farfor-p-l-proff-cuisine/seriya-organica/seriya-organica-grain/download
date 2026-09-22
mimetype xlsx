--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -1052,51 +1052,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 11:26</t>
+          <t>Прайс актуален на 22.09.2026 14:37</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1124,536 +1124,536 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81220298</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX0270-H461</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 17 см h3,2 см 350 мл с ручками Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>803</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>396</v>
+        <v>998</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81220299</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>TX0089-H461</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 22*11,5*3 см 240 мл с ручками Organica Grain P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 22*11,5 см h3 см 240 мл с ручками Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>673</v>
+        <v>610</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>0</v>
+        <v>1859</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81220316</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>TX13041-305-H461</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,5*12,5*1,8 см Organica Grain P.L. Proff Cuisine [6]</t>
+          <t>Блюдо прямоугольное 30,5*12,5 см h1,8 см Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>878</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>3326</v>
+        <v>3217</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81220305</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX20160-H461</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл d 8,5 см h10,5 см Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>573</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>3469</v>
+        <v>3244</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81220300</t>
+          <t>81220311</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>TX12182-1-H461</t>
+          <t>TX8426-2-H461</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23 см h5 см Organica Grain P.L. Proff Cuisine [4]</t>
+          <t>Салатник  370 мл d 12,5 см h6 см емкость для закусок Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>1177</v>
+        <v>387</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>3042</v>
+        <v>1726</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81220306</t>
+          <t>81220312</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX8426-3-H461</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1100 мл d 21 см h6,5 см Organica Grain P.L. Proff Cuisine [6]</t>
+          <t>Салатник  600 мл d 15 см h7 см Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>803</v>
+        <v>543</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>3538</v>
+        <v>5246</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81220311</t>
+          <t>81220300</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX12182-1-H461</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 370 мл d 12,5 см h6 см Organica Grain P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1000 мл d 23 см h5 см Organica Grain P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>387</v>
+        <v>1177</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>2391</v>
+        <v>2580</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81220312</t>
+          <t>81220306</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX21350-210-H461</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 15 см h7 см Organica Grain P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1100 мл d 21 см h6,5 см Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>543</v>
+        <v>803</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>5910</v>
+        <v>3276</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81220297</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>TX12964-86-H461</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 8,5*7,5*2,7 см овальный фарфор Organica Grain P.L. Proff Cuisine [12]</t>
+          <t>Соусник  50 мл 8,5*7,5 см h2,7 см овальный фарфор Organica Grain P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>153</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>6643</v>
+        <v>9641</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81220307</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>TX12347-2-H461</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 18,5 см h2 см Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>453</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>6188</v>
+        <v>5949</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81220308</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>TX12347-6-H461</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23 см h2 см Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>563</v>
+        <v>510</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>0</v>
+        <v>16439</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81220309</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX12347-6-H461</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см h2,2 см Organica Grain P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>873</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>6916</v>
+        <v>6831</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81220310</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX21255-280-H461</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 28 см h5,3 см для пасты Organica Grain P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1113</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>2053</v>
+        <v>1640</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81220304</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX8342-3-H461</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 650 мл d 22 см h7,4 см для пасты, супа Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1437</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>899</v>
+        <v>759</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81220313</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>TX21320+21320D-H461</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 320 мл d 11 см h7 см Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>713</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>3786</v>
+        <v>9796</v>
       </c>
       <c r="J20" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>