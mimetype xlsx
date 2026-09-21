--- v0 (2026-06-10)
+++ v1 (2026-09-21)
@@ -1217,51 +1217,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 11.06.2026 00:01</t>
+          <t>Прайс актуален на 21.09.2026 13:18</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1309,686 +1309,686 @@
           <t>81223444</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>53088 кор=12/4</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 33*24 см h2,7 см Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1383</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223425</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>52626 кор=24/6</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 550 мл d 14,5 см h5,5 см Texture Dark Green P.L. Proff Cuisine [6]</t>
+          <t>Бульонница 550 мл d 14,5 см h5,5 см с ручками Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>883</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>622</v>
+        <v>503</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223429</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>53593+53594 кор=36/6</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара Texture Dark Green Lines 100 мл, 12 см, h 5 см, P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 100 мл d 12 см h5 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>597</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>373</v>
+        <v>362</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81223426</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>80162 кор=36/6</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл d 9,5 см h8 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>473</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>111</v>
+        <v>64</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81223441</t>
+          <t>81223432</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>53535 кор=12/4</t>
+          <t>80331 кор=24/4</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл 26,5*25 см h4,5 см Texture Dark Green P.L. Proff Cuisine [1]</t>
+          <t>Салатник  500 мл 20*14 см h6 см Texture Dark Green P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>1349</v>
+        <v>899</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>0</v>
+        <v>1583</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81223433</t>
+          <t>81223434</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>80095 кор=16/4</t>
+          <t>52994 кор=36/6</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1100 мл 25,9*19,3 см h5 см Texture Dark Green P.L. Proff Cuisine [1]</t>
+          <t>Салатник  550 мл d 14 см h5,9 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1212</v>
+        <v>783</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>0</v>
+        <v>3068</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81223432</t>
+          <t>81223435</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>80331 кор=24/4</t>
+          <t>70211 кор=24/4</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 20*14 см h6 см Texture Dark Green P.L. Proff Cuisine [4]</t>
+          <t>Салатник  700 мл 25*16 см h6,3 см Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>899</v>
+        <v>1307</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1623</v>
+        <v>878</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81223434</t>
+          <t>81223436</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>52994 кор=36/6</t>
+          <t>70149 кор=16/4</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл d 14 см h5,9 см Texture Dark Green P.L. Proff Cuisine [6]</t>
+          <t>Салатник  800 мл d 26,4 см h3,5 см Texture Dark Green P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>783</v>
+        <v>866</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>3097</v>
+        <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81223435</t>
+          <t>81223441</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>70211 кор=24/4</t>
+          <t>53535 кор=12/4</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл 25*16 см h6,3 см Texture Dark Green P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1000 мл 26,5*25 см h4,5 см Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1307</v>
+        <v>1349</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>897</v>
+        <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81223428</t>
+          <t>81223433</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>70045 кор=96/12</t>
+          <t>80095 кор=16/4</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Соусник  75 мл d 7,5 см h3,8 см круглый фарфор Texture Dark Green P.L. Proff Cuisine [12]</t>
+          <t>Салатник 1100 мл 25,9*19,3 см h5 см Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>187</v>
+        <v>1212</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>859</v>
+        <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81223427</t>
+          <t>81223428</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>70407 кор=72/12</t>
+          <t>70045 кор=96/12</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 7,4*4,8 см h6,5 см овальный фарфор Texture Dark Green P.L. [12]</t>
+          <t>Соусник  75 мл d 7,5 см h3,8 см круглый фарфор Texture Dark Green P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>273</v>
+        <v>187</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1056</v>
+        <v>654</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81223443</t>
+          <t>81223427</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>70082 кор=16/4</t>
+          <t>70407 кор=72/12</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 23,5 см Texture Dark Green P.L. Proff Cuisine [4]</t>
+          <t>Соусник 100 мл 7,4*4,8 см h6,5 см овальный фарфор Texture Dark Green P.L. [12]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>873</v>
+        <v>273</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>0</v>
+        <v>1055</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81223442</t>
+          <t>81223443</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>80048 кор=12/4</t>
+          <t>70082 кор=16/4</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 250 мл d 27 см h6,5 см для пасты/салата Texture Dark Green P.L. Proff Cuisine [1]</t>
+          <t>Тарелка d 23,5 см Texture Dark Green P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1573</v>
+        <v>873</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>257</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81223436</t>
+          <t>81223442</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>70149 кор=16/4</t>
+          <t>80048 кор=12/4</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 800 мл d 26,4 см h3,5 см Texture Dark Green P.L. Proff Cuisine [4]</t>
+          <t>Тарелка глубокая 250 мл d 27 см h6,5 см для пасты/супа Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>866</v>
+        <v>1573</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>0</v>
+        <v>258</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81223437</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>52478 кор=36/6</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 16,5 см h2,4 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>539</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>681</v>
+        <v>642</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81223438</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>52477 кор=24/6</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 19,5 см h2,6 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>837</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1180</v>
+        <v>1165</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81223439</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>52476 кор=24/6</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 22,6 см h3 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1063</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1195</v>
+        <v>1171</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81223440</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>52475 кор=18/3</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 28 см h3,1 см Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1347</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>957</v>
+        <v>922</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81223430</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>53595+53596 кор=24/6</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл d 9 см h6,3 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>803</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1149</v>
+        <v>1071</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81223431</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>53597+53598 кор=24/6</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл d 9,5 см h7,5 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>979</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>2211</v>
+        <v>2161</v>
       </c>
       <c r="J25" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>