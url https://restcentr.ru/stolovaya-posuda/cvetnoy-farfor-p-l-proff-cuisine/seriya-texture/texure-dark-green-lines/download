--- v1 (2026-09-21)
+++ v2 (2026-11-05)
@@ -1217,51 +1217,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 21.09.2026 13:18</t>
+          <t>Прайс актуален на 06.11.2026 01:14</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1309,221 +1309,221 @@
           <t>81223444</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>53088 кор=12/4</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 33*24 см h2,7 см Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1383</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223425</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>52626 кор=24/6</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бульонница 550 мл d 14,5 см h5,5 см с ручками Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>503</v>
+        <v>453</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223429</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>53593+53594 кор=36/6</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 100 мл d 12 см h5 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>597</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>362</v>
+        <v>340</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81223426</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>80162 кор=36/6</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл d 9,5 см h8 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>473</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81223432</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>80331 кор=24/4</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Салатник  500 мл 20*14 см h6 см Texture Dark Green P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>899</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1583</v>
+        <v>1559</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81223434</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>52994 кор=36/6</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Салатник  550 мл d 14 см h5,9 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>783</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>3068</v>
+        <v>3049</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81223435</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>70211 кор=24/4</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Салатник  700 мл 25*16 см h6,3 см Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1649,85 +1649,85 @@
           <t>81223428</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>70045 кор=96/12</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Соусник  75 мл d 7,5 см h3,8 см круглый фарфор Texture Dark Green P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>187</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>654</v>
+        <v>562</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81223427</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>70407 кор=72/12</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Соусник 100 мл 7,4*4,8 см h6,5 см овальный фарфор Texture Dark Green P.L. [12]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>273</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1055</v>
+        <v>1042</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81223443</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>70082 кор=16/4</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23,5 см Texture Dark Green P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1745,159 +1745,159 @@
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81223442</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>80048 кор=12/4</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 27 см h6,5 см для пасты/супа Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1573</v>
+        <v>1578</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>258</v>
+        <v>208</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81223437</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>52478 кор=36/6</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 16,5 см h2,4 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>642</v>
+        <v>599</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81223438</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>52477 кор=24/6</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 19,5 см h2,6 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>837</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1165</v>
+        <v>1140</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81223439</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>52476 кор=24/6</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 22,6 см h3 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1063</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1171</v>
+        <v>816</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81223440</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>52475 кор=18/3</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 28 см h3,1 см Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1921,74 +1921,74 @@
           <t>81223430</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>53595+53596 кор=24/6</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл d 9 см h6,3 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>803</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1071</v>
+        <v>991</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81223431</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>53597+53598 кор=24/6</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл d 9,5 см h7,5 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>637</v>
       </c>
       <c r="I25" s="10">
-        <v>2161</v>
+        <v>2095</v>
       </c>
       <c r="J25" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>