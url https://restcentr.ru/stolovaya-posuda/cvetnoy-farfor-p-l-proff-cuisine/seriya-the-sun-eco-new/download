--- v0 (2026-06-10)
+++ v1 (2026-09-27)
@@ -1415,51 +1415,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:36</t>
+          <t>Прайс актуален на 27.09.2026 07:21</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1507,595 +1507,595 @@
           <t>81229820</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>170623</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 30,5*21,5 см оранжевое фарфор "The Sun Eco" P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>576</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81229831</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>170634</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кружка 450 мл голубая d 9 см h11 см фарфор "The Sun Eco" P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>243</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>7791</v>
+        <v>7767</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229830</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>170633</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кружка 450 мл зеленая d 9 см h11 см фарфор "The Sun Eco" P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>243</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>9483</v>
+        <v>9407</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81229832</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>170635</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кружка 450 мл красная d 9 см h11 см фарфор "The Sun Eco" P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>240</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>10758</v>
+        <v>10717</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229829</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>170632</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кружка 450 мл оранжевая d 9 см h11 см фарфор "The Sun Eco" P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>243</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>8223</v>
+        <v>8183</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229840</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>170643</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Салатник 360 мл d 12,8 см h5,5 см зеленый фарфор "The Sun Eco" P.L. Proff Cuisine [6]</t>
+          <t>Салатник  360 мл d 12,8 см h5,5 см зеленый фарфор "The Sun Eco" P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>213</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>2649</v>
+        <v>2521</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81229839</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>170642</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 360 мл d 12,8 см h5,5 см оранжевый фарфор "The Sun Eco" P.L. Proff Cuisine [6]</t>
+          <t>Салатник  360 мл d 12,8 см h5,5 см оранжевый фарфор "The Sun Eco" P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>213</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1034</v>
+        <v>786</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81229828</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>170631</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 21,5 см h3,8 см зеленый фарфор "The Sun Eco" P.L. Proff Cuisine [6]</t>
+          <t>Салатник  450 мл d 21,5 см h3,8 см зеленый фарфор "The Sun Eco" P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>408</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1315</v>
+        <v>1303</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81229827</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>170630</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 21,5 см h3,8 см оранжевый фарфор "The Sun Eco" P.L. Proff Cuisine [6]</t>
+          <t>Салатник  450 мл d 21,5 см h3,8 см оранжевый фарфор "The Sun Eco" P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>408</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>736</v>
+        <v>574</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81229838</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>170641</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 510 мл d 15 см h6 см зеленый фарфор "The Sun Eco" P.L. Proff Cuisine [6]</t>
+          <t>Салатник  510 мл d 15 см h6 см зеленый фарфор "The Sun Eco" P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>344</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>6618</v>
+        <v>6546</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81229837</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>170640</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 510 мл d 15 см h6 см оранжевый фарфор "The Sun Eco" P.L. Proff Cuisine [6]</t>
+          <t>Салатник  510 мл d 15 см h6 см оранжевый фарфор "The Sun Eco" P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>339</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>6094</v>
+        <v>6057</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81229845</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>170648</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Сахарница 360 мл зеленая d 8 см h8 см фарфор "The Sun Eco" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>437</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>969</v>
+        <v>962</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81229844</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>170646</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Сахарница 360 мл оранжевая d 8 см h8 см фарфор "The Sun Eco" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>473</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>2183</v>
+        <v>2182</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81229826</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>170629</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 19 см зеленая фарфор "The Sun Eco" P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>257</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>6501</v>
+        <v>6315</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81229825</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>170628</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 19 см оранжевая фарфор "The Sun Eco" P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>257</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>4927</v>
+        <v>4482</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81229824</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>170627</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21 см зеленая фарфор "The Sun Eco" P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>330</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>6077</v>
+        <v>5975</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81229823</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>170626</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21 см оранжевая фарфор "The Sun Eco" P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>330</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>4194</v>
+        <v>4030</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81229822</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>170625</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см зеленая фарфор "The Sun Eco" P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2119,278 +2119,278 @@
           <t>81229821</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>170624</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см оранжевая фарфор "The Sun Eco" P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>493</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>6873</v>
+        <v>6655</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81229835</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>170638</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 240 мл d 10 см h5 см голубая фарфор "The Sun Eco" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>473</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>10462</v>
+        <v>10438</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81229834</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>170637</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 240 мл d 10 см h5 см зеленая фарфор "The Sun Eco" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>473</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>9887</v>
+        <v>9784</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81229836</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>170639</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 240 мл d 10 см h5 см красная фарфор "The Sun Eco" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>473</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>10701</v>
+        <v>10645</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81229833</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>170636</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 240 мл d 10 см h5 см оранжевая фарфор "The Sun Eco" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>473</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>8420</v>
+        <v>8302</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81229842</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>170645</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Чайник 600 мл h9 см зеленый фарфор "The Sun Eco" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>743</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>2162</v>
+        <v>2160</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81229843</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>170646</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Чайник 600 мл h9 см красный фарфор "The Sun Eco" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>704</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>2150</v>
+        <v>2137</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81229841</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>170644</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Чайник 600 мл h9 см оранжевый фарфор "The Sun Eco" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>704</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>1959</v>
+        <v>1929</v>
       </c>
       <c r="J31" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>