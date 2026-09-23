--- v0 (2026-06-14)
+++ v1 (2026-09-23)
@@ -6101,51 +6101,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 14.06.2026 20:06</t>
+          <t>Прайс актуален на 23.09.2026 04:52</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -6193,5718 +6193,5718 @@
           <t>81229036</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>16-153dk/whitematt</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 29*25 cм h3 cм 200 мл Crush White Matt New Brown Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1547</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>549</v>
+        <v>492</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81250107</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>16-153 BROWN кор=16/4</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 29*25 см h3 см Brown Crush Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1547</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1355</v>
+        <v>1151</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81221920</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-794-2BROWN B / К=16ШТ</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 14,6 см h4,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо круглое d 14,6 см h4,5 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1237</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>359</v>
+        <v>336</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81221924</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>23-796-2BROWN B / К=16</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 14,7 см h2,6 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо круглое d 14,7 см h2,6 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1193</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>494</v>
+        <v>482</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81221922</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-795-2BROWN B /К=16ШТ</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 15 см h3,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо круглое d 15 см h3,5 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1237</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>476</v>
+        <v>458</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81221844</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-796-2STONE B / К=16ШТ</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 15,4 см h2,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1197</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>236</v>
+        <v>211</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81221842</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-795-2STONE B / К=16ШТ</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 15,5 см h3,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1237</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81221921</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-795-1BROWN B / К=12ШТ</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 20 см h3 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1257</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81221923</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-796-1BROWN B / К=12ШТ</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 20,2 см h2,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1673</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>394</v>
+        <v>373</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81221919</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-794-1BROWN B / К=12ШТ</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 20,2 см h4,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1737</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81221843</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-796-1STONE B / К=12ШТ</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 20,7 см h2,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1674</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>421</v>
+        <v>353</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81221841</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>23-795 1STONE B /К=12ШТ</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 20,8 см h3,7 см 260 мл Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1317</v>
+        <v>1399</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1426</v>
+        <v>1641</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81221870</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>19-599-2STONE B /К=8ШТ</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 23,2 см h6,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>2037</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>359</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81221869</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-599-1STONE B /К=6ШТ</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 28,2 см h6,2 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>3407</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>362</v>
+        <v>246</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81229046</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>16-149dk/whitematt</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 26*20 cм h6 cм 300 мл Stone White Matt New Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>2613</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>433</v>
+        <v>371</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81223239</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>16-149 STONE A кор=12/2</t>
+          <t>16-149 12 кор=12/2</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 26*20 см h6 см 300 мл Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>2497</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1093</v>
+        <v>942</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81250108</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>17-381-1 BROWN кор=18/6</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*25*1 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 29*25 см h1 см Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1337</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>397</v>
+        <v>218</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81221864</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>22-778-2STONE B /К=48ШТ</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 17,5*10*2,6 см с бортами Side Up2 Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 17,5*10 см h2,6 см с бортами Side Up2 Stone Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>873</v>
+        <v>1017</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>0</v>
+        <v>916</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81221932</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-194 BROWN B /К=24ШТ</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 18*17 см h6,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 18*17 см h6,5 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1537</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81221860</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-194 STONE B / К=24ШТ</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 19*17 см h6,8 см Side Up4 Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1537</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>486</v>
+        <v>378</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81221931</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>16-155 BROWN B / К=24ШТ</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24,2*11,4*5,8 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 24,2*11,4 см h5,8 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1053</v>
+        <v>1237</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>10</v>
+        <v>169</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81221859</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-155 STONE B /К=24ШТ</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 25*12*5,5 см Side Up4 Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 25*12 см h5,5 см Side Up4 Stone Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1347</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>1304</v>
+        <v>1172</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81229035</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>16-303dk/whitematt</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 26*20 cм h3 cм 450 мл Crush White Matt New Brown Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1543</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>668</v>
+        <v>644</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81250106</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>16-303 BROWN кор=16/</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 26*20*4,3 см Brown Crush Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 26*20 см h4,3 см Brown Crush Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1653</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1078</v>
+        <v>920</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81221863</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>22-778-1STONE B / К=18ШТ</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,5*15*3,1 см с бортами Side Up2 Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 30,5*15 см h3,1 см с бортами Side Up2 Stone Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>1793</v>
+        <v>2099</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>0</v>
+        <v>528</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81221862</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>17-224 STONE B / К=24ШТ</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 32*12 см h4,2 см с бортами Side Up2 Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>1473</v>
+        <v>1637</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>11</v>
+        <v>389</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81221933</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-305 BROWN B / К=12ШТ</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 32*20 см h1,3 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>2207</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81221861</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-305 STONE B /К=12ШТ</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 33*21 см h1,3 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>2237</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>540</v>
+        <v>439</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81229043</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>81229043</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Горшок бульонница 500 мл d 11 см h8 см с крышкой Brown Matt White New Taiga P.L. [4]</t>
+          <t>Горшочек бульонница 500 мл d 11 см h8 см с крышкой Brown Matt White New Taiga P.L. [4]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1083</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>1995</v>
+        <v>1790</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81229042</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>81229042/whitematt</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 100 мл d 6,3 см h5,2 см White Matt New Brown Taiga P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>617</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>376</v>
+        <v>347</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81250115</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>17-348 STONE B кор=3</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Кружка 325 мл d 7,8 см h10,1 см Stone Untouched Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>657</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>205</v>
+        <v>108</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81222344</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-812-2-STONE B</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Крышка для чайника арт. 81221867, 81221868 Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>357</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
         <v>282</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81221876</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-323 STONE B / К=96ШТ</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Ложка для мисосупа 20 мл 13*5*4,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>307</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81221915</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-323GSB /К=96ШТ</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Ложка для мисосупа 20 мл 13*5*4,5 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>307</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
         <v>853</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81221873</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-368-2STONE B / К=24ШТ</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Салатник 100 мл 13,7*12 см h6 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  100 мл 13,7*12 см h6 см емкость для закусок Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>997</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>161</v>
+        <v>67</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81221865</t>
+          <t>81221874</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20-688-2STONE B /К=16ШТ</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл 22,9*18,2 см h7,7 см Wave Up Stone Crush Untouched Taiga P.L. [1]</t>
+          <t>Салатник  120 мл 19*13,5 см h5,5 см емкость для закусок Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>1739</v>
+        <v>1573</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>1338</v>
+        <v>490</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81223244</t>
+          <t>81221918</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>17-313  кор=16/4</t>
+          <t>23-793 BROWN B /К=16ШТ</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23,2 см h6 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  130 мл d 11,6 см h7,5 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>1463</v>
+        <v>1237</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>824</v>
+        <v>446</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81221845</t>
+          <t>81221840</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-794 2STONE B /К=16ШТ</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1100 мл d 20,2 см h9,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  150 мл d 15,3 см h4,7 см емкость для закусок Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>1853</v>
+        <v>1237</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>747</v>
+        <v>629</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81221874</t>
+          <t>81229026</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-210-2dk/whitematt</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Салатник 120 мл 19*13,5 см h5,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  175 мл d 15,5 cм h4,3 cм емкость для закусок Crush White Matt New Brown Taiga P.L. [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>1573</v>
+        <v>979</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>530</v>
+        <v>1928</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81250110</t>
+          <t>81221871</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>17-319 STONE B кор=1</t>
+          <t>17-368-3STONE B / К=8ШТ</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл d 25 см h4,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  190 мл 23*18,5 см h10 см емкость для закусок Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>1897</v>
+        <v>2237</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>424</v>
+        <v>604</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81221913</t>
+          <t>81229031</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-562-5dk/whitematt</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1225 мл миска для лапши d 20 см h10,3 см глазурь Glossy Stone Taiga P.L. [1]</t>
+          <t>Салатник  200 мл d 11 cм h4 cм емкость для закусок White Matt New Brown Taiga P.L. [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>1537</v>
+        <v>497</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>369</v>
+        <v>622</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81221918</t>
+          <t>81229020</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-562-5cn/blue matt</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Салатник 130 мл d 11,6 см h7,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  200 мл d 11 см h4,5 cм емкость для закусок Blue Matt New Brown Taiga P.L. [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>1237</v>
+        <v>497</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>449</v>
+        <v>825</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81221925</t>
+          <t>81221975</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-823-4ET-AS PICTURE/К=3</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 25,7 см h4,4 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  210 мл 11,5*10,7 см h5,1 cм емкость для закусок Village Purple New Brown Taiga P.L. [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>1773</v>
+        <v>657</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>390</v>
+        <v>440</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81221894</t>
+          <t>81221886</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-162 GSB / К=36ШТ</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 26,8 см h4,6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  250 мл 16,2*13,8 см h5,2 см для закусок глазурь Wave Up Glossy Stone Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>1673</v>
+        <v>897</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>467</v>
+        <v>271</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81250113</t>
+          <t>81221872</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>16-145 STONE B кор=6/2</t>
+          <t>17-368-1STONE B / К=16ШТ</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1400 мл d 27,5 см h8 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  250 мл 17,5*15,5 см h8,7 см емкость для закусок Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>2903</v>
+        <v>1573</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>599</v>
+        <v>478</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81221840</t>
+          <t>81223248</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-221-1 кор=36/6</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Салатник 150 мл d 15,3 см h4,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  260 мл d 12 см h5,4 см емкость для закусок Brown Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>1237</v>
+        <v>677</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>650</v>
+        <v>695</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81229026</t>
+          <t>81221866</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>16-210-2dk/whitematt</t>
+          <t>17-392-2STONE B /К=24ШТ</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Салатник 175 мл d 15,5 cм h4,3 cм Crush White Matt New Brown Taiga P.L. [6]</t>
+          <t>Салатник  290 мл 17*14 см h6,5 см для закусок Wave Up Stone Crush Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>979</v>
+        <v>1043</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>1964</v>
+        <v>305</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81221871</t>
+          <t>81223242</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-162 кор=36/6</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Салатник 190 мл 23*18,5 см h10 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  300 мл 16*14 см h5,2 см емкость для закусок Brown Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>2237</v>
+        <v>737</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>658</v>
+        <v>244</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81229031</t>
+          <t>81229019</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>19-562-5dk/whitematt</t>
+          <t>19-562-4cn/blue matt</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл d 11 cм h4 cм White Matt New Brown Taiga P.L. [6]</t>
+          <t>Салатник  300 мл d 14 см h4 cм емкость для закусок Blue Matt New Brown Taiga P.L. [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>497</v>
+        <v>783</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>664</v>
+        <v>510</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81229020</t>
+          <t>81229030</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>19-562-5cn/blue matt</t>
+          <t>19-562-4dk/whitematt</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл d 11 см h4,5 cм Blue Matt New Brown Taiga P.L. [6]</t>
+          <t>Салатник  300 мл d 14,3 cм h4,2 cм емкость для закусок White Matt New Brown Taiga P.L. [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>497</v>
+        <v>897</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>839</v>
+        <v>2942</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81221975</t>
+          <t>81221851</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-394-2STONE B / К=36ШТ</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Салатник 210 мл 11,5*10,7 см h5,1 cм Village Purple New Brown Taiga P.L. [6]</t>
+          <t>Салатник  300 мл d 15,4 см h4 см емкость для закусок Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>657</v>
+        <v>873</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>459</v>
+        <v>778</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81221886</t>
+          <t>81221900</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-394-2GSB / К=36ШТ</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл 16,2*13,8 см h5,2 см глазурь Wave Up Glossy Stone Untouched Taiga P.L. [1]</t>
+          <t>Салатник  340 мл d 15,5 см h4 см глазурь емкость для закусок Glossy Stone Taiga P.L.  [1]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>897</v>
+        <v>873</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>272</v>
+        <v>593</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81221872</t>
+          <t>81221929</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-221-3 BROWN B / К=24 Ш</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл 17,5*15,5 см h8,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  350 мл d 12 см h5,1 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>1573</v>
+        <v>698</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>533</v>
+        <v>460</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81223248</t>
+          <t>81223247</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>17-221-1 кор=36/6</t>
+          <t>16-251-2 кор=36/6</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Салатник 260 мл d 12 см h5,4 см Brown Untouched Taiga P.L. Proff Cuisine [6]</t>
+          <t>Салатник  350 мл d 12 см h5,2 см емкость для закусок Brown Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>589</v>
+        <v>573</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>227</v>
+        <v>1105</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81221866</t>
+          <t>81221898</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-221-3GSB / К=24ШТ</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Салатник 290 мл 17*14 см h6,5 см Wave Up Stone Crush Untouched Taiga P.L. [1]</t>
+          <t>Салатник  350 мл d 12,3 см h5,5 см глазурь Glossy Stone Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>1043</v>
+        <v>597</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>448</v>
+        <v>227</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81223242</t>
+          <t>81221849</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>16-162 кор=36/6</t>
+          <t>17-221-3STONE B /К=24ШТ</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл 16*14 см h5,2 см Brown Untouched Taiga P.L. Proff Cuisine [6]</t>
+          <t>Салатник  350 мл d 12,4 см h5,5 см Stone Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>737</v>
+        <v>597</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>290</v>
+        <v>518</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81229019</t>
+          <t>81223250</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>19-562-4cn/blue matt</t>
+          <t>17-352 36 кор=36/6</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 14 см h4 cм Blue Matt New Brown Taiga P.L. [6]</t>
+          <t>Салатник  350 мл d 14,5 см h7,5 см для закусок Wave Up Stone Taiga P.L.  [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>783</v>
+        <v>837</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>510</v>
+        <v>1206</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81229030</t>
+          <t>81221914</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>19-562-4dk/whitematt</t>
+          <t>16-316GSB/ К=32ШТ</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 14,3 cм h4,2 cм White Matt New Brown Taiga P.L. [6]</t>
+          <t>Салатник  400 мл 22,5*13 см h4,7 см глазурь Side Up Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>783</v>
+        <v>1603</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>0</v>
+        <v>562</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81221851</t>
+          <t>81229018</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-562-3cn/blue matt</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 15,4 см h4 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  400 мл d 15,8 см h4,5 cм емкость для закусок Blue Matt New Brown Taiga P.L. [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>873</v>
+        <v>837</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>778</v>
+        <v>287</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81221900</t>
+          <t>81229029</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-562-3dk/whitematt</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Салатник 340 мл d 15,5 см h4 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  400 мл d 16 cм h4,6 cм White Matt New Brown Taiga P.L. [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>873</v>
+        <v>979</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>601</v>
+        <v>1727</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81221929</t>
+          <t>81221875</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-316STONE B / К=32ШТ</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12 см h5,1 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  410 мл 22,7*14,5 см h6,8 см Side Up Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>698</v>
+        <v>1603</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>486</v>
+        <v>795</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81223247</t>
+          <t>81221974</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>16-251-2 BROWN B кор=36/6</t>
+          <t>23-823-3ET-AS PICTURE/К=1</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12 см h5,2 см Brown Untouched Taiga P.L. Proff Cuisine [6]</t>
+          <t>Салатник  420 мл 16,5*15,5 см h5,2 cм Village Purple New Brown Taiga P.L. [4]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>573</v>
+        <v>1023</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>1250</v>
+        <v>225</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81221898</t>
+          <t>81221839</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-794 1STONE B /К=12ШТ</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12,3 см h5,5 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  420 мл d 20,8 см h4,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>597</v>
+        <v>1637</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>299</v>
+        <v>352</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81221849</t>
+          <t>81223243</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-215 кор=36/6</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12,4 см h5,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  450 мл 19,5*17,5 см h5/4,3 см Side Up Stone Untouched Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>597</v>
+        <v>837</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>518</v>
+        <v>1123</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81223250</t>
+          <t>81229045</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>17-352 36 кор=36/6</t>
+          <t>16-146dk/whitematt</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 14,5 см h7,5 см Wave Up Stone Untouched Taiga P.L. Proff Cuisine [6]</t>
+          <t>Салатник  450 мл d 22,5 cм h6,5 cм Stone White Matt New Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>837</v>
+        <v>2487</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>1334</v>
+        <v>1607</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81221914</t>
+          <t>81221972</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-823-1ET-AS PICTURE/К=1</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл 22,5*13 см h4,7 см глазурь Side Up Glossy Stone Untouched Taiga P.L. [1]</t>
+          <t>Салатник  500 мл 22,9*21,5 см h3,2 cм Village Purple New Brown Taiga P.L. [4]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>1603</v>
+        <v>1653</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>560</v>
+        <v>1505</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81229018</t>
+          <t>81221930</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>19-562-3cn/blue matt</t>
+          <t>17-258 BROWN B /К=16 ШТ</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл d 15,8 см h4,5 cм Blue Matt New Brown Taiga P.L. [6]</t>
+          <t>Салатник  500 мл 25,5*23,8 см h5,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>837</v>
+        <v>1777</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>318</v>
+        <v>923</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81229029</t>
+          <t>81221893</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>19-562-3dk/whitematt</t>
+          <t>16-172GSB/F /К=24ШТ</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл d 16 cм h4,6 cм White Matt New Brown Taiga P.L. [6]</t>
+          <t>Салатник  500 мл d 16,1 см h4,5 см глазурь Glossy Stone Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>979</v>
+        <v>937</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>1733</v>
+        <v>648</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81221875</t>
+          <t>81223249</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-316 24 кор=24/4</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Салатник 410 мл 22,7*14,5 см h6,8 см Side Up Stone Untouched Taiga P.L. [1]</t>
+          <t>Салатник  550 мл d 14 см h6,3 см Brown Untouched Taiga P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>1603</v>
+        <v>813</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>802</v>
+        <v>944</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81221974</t>
+          <t>81221897</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-316 GSB / К=24ШТ</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Салатник 420 мл 16,5*15,5 см h5,2 cм Village Purple New Brown Taiga P.L. [4]</t>
+          <t>Салатник  560 мл d 14,5 см h6,6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>1023</v>
+        <v>873</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>226</v>
+        <v>648</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81221839</t>
+          <t>81221848</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-316 STONE B /К=24ШТ</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Салатник 420 мл d 20,8 см h4,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  570 мл d 14,6 см h6,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>1637</v>
+        <v>819</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>339</v>
+        <v>949</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81223243</t>
+          <t>81221973</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>17-215 кор=36/6</t>
+          <t>23-823-2ET-AS PICTURE /К=</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл 19,5*17,5 см h5/4,3 см Side Up Stone Untouched Taiga P.L. Proff Cuisine [6]</t>
+          <t>Салатник  580 мл 21,2*19,5 см h4,8 cм Village Purple New Brown Taiga P.L. [4]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>837</v>
+        <v>1597</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>1197</v>
+        <v>443</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81229045</t>
+          <t>81221928</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>16-146dk/whitematt</t>
+          <t>17-316 BROWN B / К=24 ШТ</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 22,5 cм h6,5 cм Stone White Matt New Taiga P.L. [1]</t>
+          <t>Салатник  580 мл d 14,1 см h6,4 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>2099</v>
+        <v>837</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>677</v>
+        <v>1139</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81221972</t>
+          <t>81229034</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-312dk/whitematt</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 22,9*21,5 см h3,2 cм Village Purple New Brown Taiga P.L. [4]</t>
+          <t>Салатник  600 мл 20,9*18,7 cм h6,5 cм White Matt New Brown Taiga P.L. [3]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>1653</v>
+        <v>1603</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>1507</v>
+        <v>1717</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81221930</t>
+          <t>81229044</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-148dk/whitematt</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 25,5*23,8 см h5,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  600 мл 22,5*18,5 cм h8 cм Stone White Matt New Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>1777</v>
+        <v>2713</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>957</v>
+        <v>708</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81221893</t>
+          <t>81221858</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>16-172GSB/F /К=24ШТ</t>
+          <t>17-258 STONE B / К=16ШТ</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 16,1 см h4,5 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  600 мл 25,2*23,5 см h6 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>917</v>
+        <v>1537</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>0</v>
+        <v>423</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81223249</t>
+          <t>81221907</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>17-316 24 кор=24/4</t>
+          <t>17-258 GSB / К=16ШТ</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл d 14 см h6,3 см Brown Untouched Taiga P.L. Proff Cuisine [4]</t>
+          <t>Салатник  600 мл 26,5*24,3 см h5,8 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>713</v>
+        <v>1537</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81221897</t>
+          <t>81229040</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>17-316 GSB / К=24ШТ</t>
+          <t>81229040/whitematt</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Салатник 560 мл d 14,5 см h6,6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  600 мл d 13,8 cм h6 cм White Matt New Brown Taiga P.L. [4]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>743</v>
+        <v>813</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>0</v>
+        <v>393</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81221848</t>
+          <t>81229038</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81229038/whitematt</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Салатник 570 мл d 14,6 см h6,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  600 мл d 19,7 cм h4 cм White Matt New Brown Taiga P.L. [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>819</v>
+        <v>1273</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>1089</v>
+        <v>922</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81221973</t>
+          <t>81229037</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>23-823-2ET-AS PICTURE /К=</t>
+          <t>81229037/whitematt</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Салатник 580 мл 21,2*19,5 см h4,8 cм Village Purple New Brown Taiga P.L. [4]</t>
+          <t>Салатник  600 мл d 22 cм h4,4 cм White Matt New Brown Taiga P.L. [4]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>1437</v>
+        <v>1407</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>119</v>
+        <v>2140</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81221928</t>
+          <t>81221885</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-312 GSB /К=16ШТ</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Салатник 580 мл d 14,1 см h6,4 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  640 мл 21,2*19,3 см h6,9 см глазурь Wave Up Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>837</v>
+        <v>1407</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>1208</v>
+        <v>403</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81229034</t>
+          <t>81250112</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>16-312dk/whitematt</t>
+          <t>16-148 STONE B кор=8/2</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл 20,9*18,7 cм h6,5 cм White Matt New Brown Taiga P.L. [3]</t>
+          <t>Салатник  650 мл 23*18,5 см h9 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>1413</v>
+        <v>2757</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>106</v>
+        <v>960</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81229044</t>
+          <t>81250114</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>16-148dk/whitematt</t>
+          <t>16-146 STONE B кор=8</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл 22,5*18,5 cм h8 cм Stone White Matt New Taiga P.L. [1]</t>
+          <t>Салатник  650 мл d 22 см h6,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>2713</v>
+        <v>2073</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>755</v>
+        <v>560</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81221858</t>
+          <t>81229025</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-210-1dk/whitematt</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл 25,2*23,5 см h6 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  650 мл d 22,5 см h6,5 см Crush White Matt New Brown Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>1537</v>
+        <v>1557</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>470</v>
+        <v>502</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81221907</t>
+          <t>81229032</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-313dk/whitematt</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл 26,5*24,3 см h5,8 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  650 мл d 23 cм h3 cм White Matt New Brown Taiga P.L. [4]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>1537</v>
+        <v>1463</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>154</v>
+        <v>2595</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81229040</t>
+          <t>81229017</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>81229040/whitematt</t>
+          <t>19-562-2cn/blue matt</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 13,8 cм h6 cм White Matt New Brown Taiga P.L. [4]</t>
+          <t>Салатник  700 мл d 18,5 см h5 cм Blue Matt New Brown Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>813</v>
+        <v>1358</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>781</v>
+        <v>1274</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81229038</t>
+          <t>81229028</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>81229038/whitematt</t>
+          <t>19-562-2dk/whitematt</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 19,7 cм h4 cм White Matt New Brown Taiga P.L. [6]</t>
+          <t>Салатник  700 мл d 19,2 cм h5,4 cм White Matt New Brown Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>1273</v>
+        <v>1358</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>1200</v>
+        <v>696</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81229037</t>
+          <t>81221927</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>81229037/whitematt</t>
+          <t>17-317 BROWN B / К=36ШТ</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 22 cм h4,4 cм White Matt New Brown Taiga P.L. [4]</t>
+          <t>Салатник  730 мл d 16,8 см h5,6 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>1407</v>
+        <v>1237</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>1991</v>
+        <v>611</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81221885</t>
+          <t>81223542</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-210 BROWN к=12/3</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Салатник 640 мл 21,2*19,3 см h6,9 см глазурь Wave Up Glossy Stone Untouched Taiga P.L. [1]</t>
+          <t>Салатник  750 мл d 22 см h6,5 см Brown Crush Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>1407</v>
+        <v>1557</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>403</v>
+        <v>1742</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81250112</t>
+          <t>81223241</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>16-148 STONE B кор=8/2</t>
+          <t>16-312 24 кор=24/3</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл 23*18,5 см h9 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  800 мл 21*19,5 см h6,8 см Brown Untouched Taiga P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>2757</v>
+        <v>1407</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>1058</v>
+        <v>1187</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81250114</t>
+          <t>81229033</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>16-146 STONE B кор=8</t>
+          <t>16-161dk/whitematt</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 22 см h6,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  800 мл 24*20,7 cм h8 cм White Matt New Brown Taiga P.L. [3]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>2073</v>
+        <v>1938</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>607</v>
+        <v>945</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81229025</t>
+          <t>81223240</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>16-210-1dk/whitematt</t>
+          <t>16-161 кор=12/3</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 22,5 см h6,5 см Crush White Matt New Brown Taiga P.L. [1]</t>
+          <t>Салатник  800 мл 24,5*21,5 см h8 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>1557</v>
+        <v>1693</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>551</v>
+        <v>796</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81229032</t>
+          <t>81229039</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>17-313dk/whitematt</t>
+          <t>81229039/whitematt</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 23 cм h3 cм White Matt New Brown Taiga P.L. [4]</t>
+          <t>Салатник  800 мл d 15,5 cм h7 cм White Matt New Brown Taiga P.L. [4]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>1463</v>
+        <v>1013</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>2872</v>
+        <v>1058</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81229017</t>
+          <t>81221896</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>19-562-2cn/blue matt</t>
+          <t>17-317 GSB / К=36ШТ</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 18,5 см h5 cм Blue Matt New Brown Taiga P.L. [1]</t>
+          <t>Салатник  800 мл d 17 см h6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>1358</v>
+        <v>1237</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>1299</v>
+        <v>0</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81229028</t>
+          <t>81221847</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>19-562-2dk/whitematt</t>
+          <t>17-317 STONE B / К=36ШТ</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 19,2 cм h5,4 cм White Matt New Brown Taiga P.L. [1]</t>
+          <t>Салатник  800 мл d 17,3 см h6 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>1358</v>
+        <v>1237</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>731</v>
+        <v>482</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81221927</t>
+          <t>81221926</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-318 BROWN B / К=24ШТ</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Салатник 730 мл d 16,8 см h5,6 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  800 мл d 19,7 см h5,3 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>1237</v>
+        <v>1327</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>612</v>
+        <v>288</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81223542</t>
+          <t>81229016</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>16-210 BROWN к=12/3</t>
+          <t>19-562-1cn/blue matt</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл d 22 см h6,5 см Brown Crush Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  800 мл d 21 см h5 cм Blue Matt New Brown Taiga P.L. [3]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>1557</v>
+        <v>1537</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>2133</v>
+        <v>252</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81223241</t>
+          <t>81229027</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>16-312 24 кор=24/3</t>
+          <t>19-562-1dk/whitematt</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл 21*19,5 см h6,8 см Brown Untouched Taiga P.L. Proff Cuisine [3]</t>
+          <t>Салатник  800 мл d 21,5 cм h5,6 cм White Matt New Brown Taiga P.L. [3]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>1407</v>
+        <v>1537</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>1244</v>
+        <v>1339</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81229033</t>
+          <t>81229024</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>16-161dk/whitematt</t>
+          <t>17-313сn/blue matt</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл 24*20,7 cм h8 cм White Matt New Brown Taiga P.L. [3]</t>
+          <t>Салатник  800 мл d 23 см h5,5 cм Blue Matt New Brown Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>1697</v>
+        <v>1463</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>465</v>
+        <v>529</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81223240</t>
+          <t>81250109</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>16-161 кор=12/3</t>
+          <t>17-394-1 BROWN кор=1</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл 24,5*21,5 см h8 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  800 мл d 23,5 см h6,3 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>1693</v>
+        <v>1813</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>908</v>
+        <v>83</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81229039</t>
+          <t>81221850</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>81229039/whitematt</t>
+          <t>17-394-1STONE B /К=12ШТ</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 15,5 cм h7 cм White Matt New Brown Taiga P.L. [4]</t>
+          <t>Салатник  830 мл d 23,3 см h5,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>1013</v>
+        <v>1877</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>1391</v>
+        <v>1979</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81221896</t>
+          <t>81221899</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-394-1GSB /К=12ШТ</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 17 см h6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  840 мл d 23 см h5,6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>1237</v>
+        <v>1637</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>7</v>
+        <v>390</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81221847</t>
+          <t>81221917</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-313 GSB /К=16ШТ</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 17,3 см h6 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  850 мл d 23,6 см h5,8 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>1237</v>
+        <v>1453</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>532</v>
+        <v>3</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81221926</t>
+          <t>81221884</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t>17-318 BROWN B / К=24ШТ</t>
+          <t>16-161-GSB / К=12ШТ</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 19,7 см h5,3 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  900 мл 24,3*21,4 см h8 см глазурь Wave Up Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>1327</v>
+        <v>1937</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>294</v>
+        <v>238</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81229016</t>
+          <t>81221895</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>19-562-1cn/blue matt</t>
+          <t>17-318 GSB / К=24ШТ</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 21 см h5 cм Blue Matt New Brown Taiga P.L. [3]</t>
+          <t>Салатник  900 мл d 20 см h5,4 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>1537</v>
+        <v>1327</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>256</v>
+        <v>123</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81229027</t>
+          <t>81250111</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>19-562-1dk/whitematt</t>
+          <t>16-126 STONE B кор=1</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 21,5 cм h5,6 cм White Matt New Brown Taiga P.L. [3]</t>
+          <t>Салатник  900 мл d 26 см h4 см Stone Untouched Taiga P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>1537</v>
+        <v>1847</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>1340</v>
+        <v>806</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81229024</t>
+          <t>81221846</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>17-313сn/blue matt</t>
+          <t>17-318 STONE B / К=24ШТ</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 23 см h5,5 cм Blue Matt New Brown Taiga P.L. [1]</t>
+          <t>Салатник  950 мл d 20 см h5,3 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>1463</v>
+        <v>1403</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>545</v>
+        <v>462</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81250109</t>
+          <t>81221865</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>17-394-1 BROWN кор=1</t>
+          <t>17-392-1STONE B /К=16ШТ</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 23,5 см h6,3 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1000 мл 22,9*18,2 см h7,7 см Wave Up Stone Crush Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>1813</v>
+        <v>1739</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>140</v>
+        <v>1165</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81221850</t>
+          <t>81223244</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-313  кор=16/4</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Салатник 830 мл d 23,3 см h5,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1000 мл d 23,2 см h6 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>1877</v>
+        <v>1463</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>1981</v>
+        <v>808</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81221899</t>
+          <t>81221845</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>18-402 STONE B / К=8 ШТ</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Салатник 840 мл d 23 см h5,6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1100 мл d 20,2 см h9,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>1637</v>
+        <v>1853</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>490</v>
+        <v>727</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81221917</t>
+          <t>81250110</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-319 STONE B кор=1</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Салатник 850 мл d 23,6 см h5,8 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1200 мл d 25 см h4,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>1453</v>
+        <v>1897</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>3</v>
+        <v>424</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81221884</t>
+          <t>81221913</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-302GSB /К=16ШТ</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл 24,3*21,4 см h8 см глазурь Wave Up Glossy Stone Untouched Taiga P.L. [1]</t>
+          <t>Салатник 1225 мл миска для лапши d 20 см h10,3 см глазурь Glossy Stone Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>1937</v>
+        <v>1537</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>329</v>
+        <v>365</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81221895</t>
+          <t>81221925</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-319 BROWN B /К=16ШТ</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 20 см h5,4 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1300 мл d 25,7 см h4,4 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>1327</v>
+        <v>1773</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>124</v>
+        <v>383</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81221846</t>
+          <t>81221894</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-319GSB / К=16ШТ</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Салатник 950 мл d 20 см h5,3 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1300 мл d 26,8 см h4,6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>1403</v>
+        <v>1673</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81221887</t>
+          <t>81250113</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-145 STONE B кор=6/2</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Соусник  35 мл 9,3*8,2 см h3 см глазурь овальный фарфор Wave Up Glossy Stone Taiga P.L. [1]</t>
+          <t>Салатник 1400 мл d 27,5 см h8 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>298</v>
+        <v>2903</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>697</v>
+        <v>568</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81221934</t>
+          <t>81221887</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-533 GSB /К=96ШТ</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Соусник  44 мл 11,5*7*2,5 см прямоуг. двойной фарфор Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Соусник  35 мл 9,3*8,2 см h3 см глазурь овальный фарфор Wave Up Glossy Stone Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>373</v>
+        <v>298</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>418</v>
+        <v>666</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81221880</t>
+          <t>81221934</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-313 BROWN B / К=72 ШТ</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Соусник  45 мл 7,7*7,2 см h3,2 см овальный фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Соусник  44 мл 11,5*7*2,5 см прямоуг. двойной фарфор Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>253</v>
+        <v>373</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>762</v>
+        <v>406</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>81221936</t>
+          <t>81221880</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20-681 STONE B /К=96ШТ</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Соусник  45 мл d 8,7 см h1,8 см круглый фарфор Brown Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Соусник  45 мл 7,7*7,2 см h3,2 см овальный фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
-        <v>309</v>
+        <v>253</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>329</v>
+        <v>277</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>81221977</t>
+          <t>81221936</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t>23-823-5ES-AS PICTURE/К=9</t>
+          <t>17-256 BROWN B / К=96ШТ</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 7,5 см см h3,5 cм круглый фарфор Village Green New Brown Taiga P.L. [6]</t>
+          <t>Соусник  45 мл d 8,7 см h1,8 см круглый фарфор Brown Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>273</v>
+        <v>309</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>0</v>
+        <v>187</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>81221976</t>
+          <t>81221977</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t>23-823-5ET-AS PICTURE/К=96ШТ</t>
+          <t>23-823-5ES-AS PICTURE/К=9</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 7,5 см см h3,5 cм круглый фарфор Village Purple New Brown Taiga P.L. [6]</t>
+          <t>Соусник  50 мл d 7,5 см см h3,5 cм круглый фарфор Village Green New Brown Taiga P.L. [6]</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
         <v>273</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>625</v>
+        <v>4861</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>81221935</t>
+          <t>81221976</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t>21-711 BROWN B / К=96ШТ</t>
+          <t>23-823-5ET-AS PICTURE/К=9</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 7,4 см h3,7 см круглый с носиком фарфор Brown Untouched Taiga P.L. [1]</t>
+          <t>Соусник  50 мл d 7,5 см см h3,5 cм круглый фарфор Village Purple New Brown Taiga P.L. [6]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>437</v>
+        <v>273</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>436</v>
+        <v>353</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>81221916</t>
+          <t>81221935</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21-711 BROWN B / К=96ШТ</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 7,5 см h4 см круглый с носиком глазурь фарфор Glossy Stone Untouched Taiga P.L. [1]</t>
+          <t>Соусник  60 мл d 7,4 см h3,7 см круглый с носиком фарфор Brown Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
         <v>437</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>641</v>
+        <v>428</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>81221879</t>
+          <t>81221916</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t>17-256 STONE B /К=96ШТ</t>
+          <t>21-711 GSB / К=96ШТ</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 8,8 см h2,3 см круглый фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Соусник  60 мл d 7,5 см h4 см круглый с носиком глазурь фарфор Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>357</v>
+        <v>437</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>0</v>
+        <v>605</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>81221877</t>
+          <t>81221879</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-256 STONE B /К=96ШТ</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл d 6,9 см h4 см круглый с носиком фарфор Stone Untouched Taiga P.L. [1]</t>
+          <t>Соусник  60 мл d 8,8 см h2,3 см круглый фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>403</v>
+        <v>370</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>951</v>
+        <v>1846</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>81221901</t>
+          <t>81221877</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21-711 STONE B /К=96ШТ</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл d 9,2 см h2,5 см круглый глазурь фарфор Glossy Stone Untouched Taiga P.L. [1]</t>
+          <t>Соусник  70 мл d 6,9 см h4 см круглый с носиком фарфор Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>337</v>
+        <v>403</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>99</v>
+        <v>931</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81221852</t>
+          <t>81221901</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-394-4GSB / К=96ШТ</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл d 9,2 см h2,5 см круглый фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Соусник  70 мл d 9,2 см h2,5 см круглый глазурь фарфор Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>317</v>
+        <v>337</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>169</v>
+        <v>9</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81221838</t>
+          <t>81221852</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-394-4STONE B /К=36ШТ</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Соусник 170 мл d 11,8 см h7,7 см круглый фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Соусник  70 мл d 9,2 см h2,5 см круглый фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>1237</v>
+        <v>317</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>557</v>
+        <v>208</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81221878</t>
+          <t>81221838</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-793 STONE B /К=16ШТ</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник  40 мл d 6 см h4 см круглый с носиком фарфор Stone Untouched Taiga P.L. [1]</t>
+          <t>Соусник 170 мл d 11,8 см h7,7 см круглый фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>307</v>
+        <v>1237</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>435</v>
+        <v>542</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81221906</t>
+          <t>81221878</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>16-178GSB /К=24ШТ</t>
+          <t>19-601 STONE B /К=144ШТ</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 20*20 см h1,1 см квадратная глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Соусник молочник  40 мл d 6 см h4 см круглый с носиком фарфор Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>937</v>
+        <v>307</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>4</v>
+        <v>453</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81221857</t>
+          <t>81221906</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-178GSB /К=24ШТ</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 20*20 см h1,2 см квадратная Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 20*20 см h1,1 см квадратная глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>943</v>
+        <v>1103</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>689</v>
+        <v>482</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81221856</t>
+          <t>81221857</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-178 STONE B / К=24ШТ</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 24*24 см h1,3 см квадратная Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 20*20 см h1,2 см квадратная Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>1403</v>
+        <v>943</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>508</v>
+        <v>606</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>81221905</t>
+          <t>81221856</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-179 STONE B / К=18ШТ</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 24*24 см h1,3 см квадратная глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 24*24 см h1,3 см квадратная Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>797</v>
+        <v>1403</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>0</v>
+        <v>496</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>81229023</t>
+          <t>81221905</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t>17-207-3cn/blue matt</t>
+          <t>16-179 GSB / К=18ШТ</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 20,5 см h1,8 cм Blue Matt New Brown Taiga P.L. [6]</t>
+          <t>Тарелка 24*24 см h1,3 см квадратная глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>873</v>
+        <v>797</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>2224</v>
+        <v>0</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81223245</t>
+          <t>81229023</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t>17-326 кор=18/3</t>
+          <t>17-207-3cn/blue matt</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 22 см Brown Untouched Taiga P.L. Proff Cuisine [3]</t>
+          <t>Тарелка d 20,5 см h1,8 cм Blue Matt New Brown Taiga P.L. [6]</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>779</v>
+        <v>873</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>473</v>
+        <v>2133</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>81221912</t>
+          <t>81223245</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-326 кор=18/3</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 22,4 см h3,5 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка d 22 см Brown Untouched Taiga P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>1043</v>
+        <v>779</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>567</v>
+        <v>389</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>81229022</t>
+          <t>81221912</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>17-207-2cn/blue matt</t>
+          <t>17-236 GSB-STONE B /К=18Ш</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 26 см h2 cм Blue Matt New Brown Taiga P.L. [1]</t>
+          <t>Тарелка d 22,4 см h3,5 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>1347</v>
+        <v>1043</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>3240</v>
+        <v>549</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>81223246</t>
+          <t>81229022</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>17-235 кор=12/3</t>
+          <t>17-207-2cn/blue matt</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 26,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка d 26 см h2 cм Blue Matt New Brown Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>1117</v>
+        <v>1347</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>148</v>
+        <v>3237</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81221911</t>
+          <t>81223246</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-235 кор=12/3</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 26,7 см h3,5 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка d 26,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>1317</v>
+        <v>1117</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>379</v>
+        <v>25</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81229021</t>
+          <t>81221911</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t>17-207-1сn/blue matt</t>
+          <t>17-235 GSB / К=12ШТ</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 29 см h2,2 cм Blue Matt New Brown Taiga P.L. [4]</t>
+          <t>Тарелка d 26,7 см h3,5 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>1099</v>
+        <v>1317</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>10</v>
+        <v>378</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>81223238</t>
+          <t>81229021</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t>TYY16-228 18 шт/3шт</t>
+          <t>17-207-1сn/blue matt</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 100 мл d 22 см h5 см для пасты/супа Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка d 29 см h2,2 cм Blue Matt New Brown Taiga P.L. [4]</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>1273</v>
+        <v>1099</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>659</v>
+        <v>8</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>81221910</t>
+          <t>81223238</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TYY16-228 18 шт/3шт</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 200 мл 22,3*5,1 см для пасты глазурь Glossy Stone Untouched Taiga P.L. [1]</t>
+          <t>Тарелка глубокая 100 мл d 22 см h5 см для пасты Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>1283</v>
+        <v>1273</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>163</v>
+        <v>638</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>81221909</t>
+          <t>81221910</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-228 GSB-STONE B/ К=18Ш</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 250 мл 26,7*6 см для пасты глазурь Glossy Stone Untouched Taiga P.L. [1]</t>
+          <t>Тарелка глубокая 200 мл d 22,3 см h5,1 см для пасты глазурь Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>1897</v>
+        <v>1283</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>309</v>
+        <v>163</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81223236</t>
+          <t>81221909</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t>TYY16-230 кор=12/2</t>
+          <t>16-229 GSB /К=12ШТ</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 250 мл d 29 см h6 см для пасты/супа Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка глубокая 250 мл d 26,7 см h6 см для пасты глазурь Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>2173</v>
+        <v>1897</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>445</v>
+        <v>308</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81221908</t>
+          <t>81223236</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TYY16-230 кор=12/2</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 250 мл d 29,6 см h6 см для пасты глазурь Glossy Stone Untouched Taiga P.L. [1]</t>
+          <t>Тарелка глубокая 250 мл d 29 см h6 см для пасты/супа Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>2273</v>
+        <v>2173</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>240</v>
+        <v>433</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81223237</t>
+          <t>81221908</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>16-231 12  шт/2шт</t>
+          <t>16-230 GSB /К=12ШТ</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 350 мл d 23 см h6,5 см для пасты/супа Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка глубокая 250 мл d 29,6 см h6 см для пасты глазурь Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>1587</v>
+        <v>2273</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>562</v>
+        <v>238</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>81250111</t>
+          <t>81223237</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t>16-126 STONE B кор=1</t>
+          <t>16-231 12  шт/2шт</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 900 мл d 26 см h4 см Stone Untouched Taiga P.L. Proff Cuisine [4]</t>
+          <t>Тарелка глубокая 350 мл d 23 см h6,5 см для пасты/супа Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>1847</v>
+        <v>1587</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>892</v>
+        <v>554</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>81221891</t>
+          <t>81221892</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-173-2GSB/F /К=48ШТ</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 18,6 см h2,6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка с бортом d 14,3 см h2,5 см глазурь емкость для закусок Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>1037</v>
+        <v>573</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>201</v>
+        <v>166</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>81221890</t>
+          <t>81221855</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t>16-171GSB/F /К=18ШТ</t>
+          <t>19-548-3STONE B / К=24 ШТ</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 23 см h3 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка с бортом d 17,5 см h2,8 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>1373</v>
+        <v>837</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>0</v>
+        <v>1341</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>81221888</t>
+          <t>81221904</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-548-3GSB / К=24ШТ</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 25 см h4,5 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка с бортом d 17,5 см h2,8 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>1987</v>
+        <v>837</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>355</v>
+        <v>0</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>81221889</t>
+          <t>81221891</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-173GSB/F / К=24ШТ</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 26,6 см h3 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка с бортом d 18,6 см h2,6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>1637</v>
+        <v>1037</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>1408</v>
+        <v>151</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>81221892</t>
+          <t>81270214</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-253-2AO кор=24/6</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 14,3 см h2,5 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка с бортом d 20,5 см h1,7 см Mountain Blue Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>573</v>
+        <v>837</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>227</v>
+        <v>774</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>81221855</t>
+          <t>81223541</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-305-3 BROWN к=24/</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 17,5 см h2,8 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка с бортом d 23 см h1,5 см Brown Untouched Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>837</v>
+        <v>1237</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>1341</v>
+        <v>1421</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>81221904</t>
+          <t>81221890</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-171GSB/F /К=18ШТ</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 17,5 см h2,8 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка с бортом d 23 см h3 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>837</v>
+        <v>1573</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>2</v>
+        <v>642</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>81270214</t>
+          <t>81221854</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t>17-253-2AO кор=24/6</t>
+          <t>19-548-2STONE B /К=16ШТ</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 20,5 см h1,7 см Mountain Blue Taiga P.L. Proff Cuisine [6]</t>
+          <t>Тарелка с бортом d 23,3 см h3,1 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>837</v>
+        <v>1417</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>810</v>
+        <v>467</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>81223541</t>
+          <t>81221903</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t>17-305-3 BROWN к=24/</t>
+          <t>19-548-2GSB /К=16ШТ</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 23 см h1,5 см Brown Untouched Taiga P.L. Proff Cuisine [6]</t>
+          <t>Тарелка с бортом d 23,3 см h3,1 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G160" s="9">
-        <v>1237</v>
+        <v>1673</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>1522</v>
+        <v>960</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>81221854</t>
+          <t>81270215</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-305-3AO кор=24/6</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 23,3 см h3,1 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка с бортом d 23,4 см h1,7 см Mountain Blue Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G161" s="9">
-        <v>1417</v>
+        <v>1123</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>471</v>
+        <v>809</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>81221903</t>
+          <t>81221888</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t>19-548-2GSB /К=16ШТ</t>
+          <t>16-172-2GSB/F / К=12ШТ</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 23,3 см h3,1 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка с бортом d 25 см h4,5 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G162" s="9">
-        <v>1417</v>
+        <v>1987</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>0</v>
+        <v>293</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>81270215</t>
+          <t>81221902</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
-          <t>17-305-3AO кор=24/6</t>
+          <t>19-548-1GSB / К=16ШТ</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 23,4 см h1,7 см Mountain Blue Taiga P.L. Proff Cuisine [6]</t>
+          <t>Тарелка с бортом d 25,8 см h3,1 см Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>1123</v>
+        <v>1573</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>833</v>
+        <v>133</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
-          <t>81221902</t>
+          <t>81221853</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-548-1STONE B /К=16ШТ</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 25,8 см h3,1 см Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка с бортом d 25,9 см h2,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G164" s="9">
         <v>1573</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>158</v>
+        <v>367</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>81221853</t>
+          <t>81223540</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-253-1 BROWN к=16/</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 25,9 см h2,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка с бортом d 26 см h1,8 см Brown Untouched Taiga P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G165" s="9">
-        <v>1573</v>
+        <v>1379</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>476</v>
+        <v>3152</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
-          <t>81223540</t>
+          <t>81270213</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t>17-253-1 BROWN к=16/</t>
+          <t>17-253-1AO кор=16/4</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 26 см h1,8 см Brown Untouched Taiga P.L. Proff Cuisine [4]</t>
+          <t>Тарелка с бортом d 26 см h1,8 см Mountain Blue Taiga P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G166" s="9">
-        <v>1379</v>
+        <v>1253</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>3386</v>
+        <v>1313</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
-          <t>81270213</t>
+          <t>81221889</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t>17-253-1AO кор=16/4</t>
+          <t>17-246GSB/F / К=18ШТ</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 26 см h1,8 см Mountain Blue Taiga P.L. Proff Cuisine [4]</t>
+          <t>Тарелка с бортом d 26,6 см h3 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G167" s="9">
-        <v>1253</v>
+        <v>1637</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>1325</v>
+        <v>1283</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
           <t>81229041</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
           <t>81229041/whitematt</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл d 9 см h6 см White Matt New Brown Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G168" s="9">
         <v>1093</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>109</v>
+        <v>0</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
           <t>81221883</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-350-1STONE B / К=12ШТ</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
           <t>Чайник 360 мл d 12,9 см h8 см дерев. ручка Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G169" s="9">
         <v>1913</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>603</v>
+        <v>579</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
           <t>81221882</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-350 STONE B / К=12ШТ</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
           <t>Чайник 690 мл d 15,6 см h10,3 см дерев. ручка Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G170" s="9">
         <v>2347</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>548</v>
+        <v>524</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
           <t>81221868</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-815-2STONE B / К=8ШТ</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
           <t>Чайник 700 мл с ситом d 12,8 см h10,2 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G171" s="9">
         <v>1813</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>377</v>
+        <v>363</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
           <t>81221867</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-815-1STONE B /К=8ШТ</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
           <t>Чайник 830 мл с ситом d 13,4 см h12 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G172" s="9">
         <v>2073</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
         <v>528</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
           <t>81221881</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-220 STONE B /К=48ШТ</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
           <t>Чашка 250 мл чайная без ручки d 8 см h7,8 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G173" s="9">
         <v>447</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>730</v>
+        <v>555</v>
       </c>
       <c r="J173" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>