--- v0 (2026-06-14)
+++ v1 (2026-09-22)
@@ -1778,51 +1778,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 14.06.2026 03:00</t>
+          <t>Прайс актуален на 23.09.2026 00:46</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1850,1284 +1850,1284 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81221915</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-323GSB /К=96ШТ</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Ложка для мисосупа 20 мл 13*5*4,5 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>307</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>853</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81221873</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-368-2STONE B / К=24ШТ</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Салатник 100 мл 13,7*12 см h6 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  100 мл 13,7*12 см h6 см емкость для закусок Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>997</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>161</v>
+        <v>67</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81221913</t>
+          <t>81221886</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-162 GSB / К=36ШТ</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1225 мл миска для лапши d 20 см h10,3 см глазурь Glossy Stone Taiga P.L. [1]</t>
+          <t>Салатник  250 мл 16,2*13,8 см h5,2 см для закусок глазурь Wave Up Glossy Stone Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>1537</v>
+        <v>897</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>369</v>
+        <v>271</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81221894</t>
+          <t>81221900</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-394-2GSB / К=36ШТ</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 26,8 см h4,6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  340 мл d 15,5 см h4 см глазурь емкость для закусок Glossy Stone Taiga P.L.  [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>1673</v>
+        <v>873</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>467</v>
+        <v>593</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81221886</t>
+          <t>81221898</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-221-3GSB / К=24ШТ</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл 16,2*13,8 см h5,2 см глазурь Wave Up Glossy Stone Untouched Taiga P.L. [1]</t>
+          <t>Салатник  350 мл d 12,3 см h5,5 см глазурь Glossy Stone Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>897</v>
+        <v>597</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>272</v>
+        <v>227</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81221900</t>
+          <t>81221914</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-316GSB/ К=32ШТ</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Салатник 340 мл d 15,5 см h4 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  400 мл 22,5*13 см h4,7 см глазурь Side Up Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>873</v>
+        <v>1603</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>601</v>
+        <v>562</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81221898</t>
+          <t>81221839</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-794 1STONE B /К=12ШТ</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12,3 см h5,5 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  420 мл d 20,8 см h4,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>597</v>
+        <v>1637</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>299</v>
+        <v>352</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81221914</t>
+          <t>81221893</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-172GSB/F /К=24ШТ</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл 22,5*13 см h4,7 см глазурь Side Up Glossy Stone Untouched Taiga P.L. [1]</t>
+          <t>Салатник  500 мл d 16,1 см h4,5 см глазурь Glossy Stone Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1603</v>
+        <v>937</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>560</v>
+        <v>648</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81221839</t>
+          <t>81221897</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-316 GSB / К=24ШТ</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 420 мл d 20,8 см h4,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  560 мл d 14,5 см h6,6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1637</v>
+        <v>873</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>339</v>
+        <v>648</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81221893</t>
+          <t>81221907</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>16-172GSB/F /К=24ШТ</t>
+          <t>17-258 GSB / К=16ШТ</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 16,1 см h4,5 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  600 мл 26,5*24,3 см h5,8 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>917</v>
+        <v>1537</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81221897</t>
+          <t>81221885</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>17-316 GSB / К=24ШТ</t>
+          <t>16-312 GSB /К=16ШТ</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 560 мл d 14,5 см h6,6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  640 мл 21,2*19,3 см h6,9 см глазурь Wave Up Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>743</v>
+        <v>1407</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>0</v>
+        <v>403</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81221907</t>
+          <t>81221896</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-317 GSB / К=36ШТ</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл 26,5*24,3 см h5,8 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  800 мл d 17 см h6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1537</v>
+        <v>1237</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>154</v>
+        <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81221885</t>
+          <t>81221899</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-394-1GSB /К=12ШТ</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 640 мл 21,2*19,3 см h6,9 см глазурь Wave Up Glossy Stone Untouched Taiga P.L. [1]</t>
+          <t>Салатник  840 мл d 23 см h5,6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1407</v>
+        <v>1637</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>403</v>
+        <v>390</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81221896</t>
+          <t>81221917</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-313 GSB /К=16ШТ</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 17 см h6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  850 мл d 23,6 см h5,8 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1237</v>
+        <v>1453</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81221899</t>
+          <t>81221884</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-161-GSB / К=12ШТ</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 840 мл d 23 см h5,6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  900 мл 24,3*21,4 см h8 см глазурь Wave Up Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1637</v>
+        <v>1937</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>490</v>
+        <v>238</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81221917</t>
+          <t>81221895</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-318 GSB / К=24ШТ</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 850 мл d 23,6 см h5,8 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  900 мл d 20 см h5,4 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1453</v>
+        <v>1327</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>3</v>
+        <v>123</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81221884</t>
+          <t>81221913</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-302GSB /К=16ШТ</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл 24,3*21,4 см h8 см глазурь Wave Up Glossy Stone Untouched Taiga P.L. [1]</t>
+          <t>Салатник 1225 мл миска для лапши d 20 см h10,3 см глазурь Glossy Stone Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1937</v>
+        <v>1537</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>329</v>
+        <v>365</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81221895</t>
+          <t>81221894</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-319GSB / К=16ШТ</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 20 см h5,4 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1300 мл d 26,8 см h4,6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1327</v>
+        <v>1673</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>124</v>
+        <v>467</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81221887</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-533 GSB /К=96ШТ</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Соусник  35 мл 9,3*8,2 см h3 см глазурь овальный фарфор Wave Up Glossy Stone Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>298</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>697</v>
+        <v>666</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81221916</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21-711 GSB / К=96ШТ</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Соусник  60 мл d 7,5 см h4 см круглый с носиком глазурь фарфор Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>437</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>641</v>
+        <v>605</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81221877</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21-711 STONE B /К=96ШТ</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Соусник  70 мл d 6,9 см h4 см круглый с носиком фарфор Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>403</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>951</v>
+        <v>931</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81221901</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-394-4GSB / К=96ШТ</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Соусник  70 мл d 9,2 см h2,5 см круглый глазурь фарфор Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>337</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81221906</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>16-178GSB /К=24ШТ</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка 20*20 см h1,1 см квадратная глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>937</v>
+        <v>1103</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>4</v>
+        <v>482</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81221905</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-179 GSB / К=18ШТ</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Тарелка 24*24 см h1,3 см квадратная глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>797</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
         <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81221912</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-236 GSB-STONE B /К=18Ш</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 22,4 см h3,5 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1043</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>567</v>
+        <v>549</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81221911</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-235 GSB / К=12ШТ</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26,7 см h3,5 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1317</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81221910</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-228 GSB-STONE B/ К=18Ш</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 200 мл 22,3*5,1 см для пасты глазурь Glossy Stone Untouched Taiga P.L. [1]</t>
+          <t>Тарелка глубокая 200 мл d 22,3 см h5,1 см для пасты глазурь Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>1283</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
         <v>163</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81221909</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-229 GSB /К=12ШТ</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 250 мл 26,7*6 см для пасты глазурь Glossy Stone Untouched Taiga P.L. [1]</t>
+          <t>Тарелка глубокая 250 мл d 26,7 см h6 см для пасты глазурь Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1897</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81221908</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-230 GSB /К=12ШТ</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 29,6 см h6 см для пасты глазурь Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>2273</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81221891</t>
+          <t>81221892</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-173-2GSB/F /К=48ШТ</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 18,6 см h2,6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка с бортом d 14,3 см h2,5 см глазурь емкость для закусок Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>1037</v>
+        <v>573</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>201</v>
+        <v>166</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81221890</t>
+          <t>81221904</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>16-171GSB/F /К=18ШТ</t>
+          <t>19-548-3GSB / К=24ШТ</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 23 см h3 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка с бортом d 17,5 см h2,8 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>1373</v>
+        <v>837</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81221888</t>
+          <t>81221891</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-173GSB/F / К=24ШТ</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 25 см h4,5 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка с бортом d 18,6 см h2,6 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>1987</v>
+        <v>1037</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>355</v>
+        <v>151</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81221889</t>
+          <t>81221890</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-171GSB/F /К=18ШТ</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 26,6 см h3 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка с бортом d 23 см h3 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>1637</v>
+        <v>1573</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>1408</v>
+        <v>642</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81221892</t>
+          <t>81221903</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-548-2GSB /К=16ШТ</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 14,3 см h2,5 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка с бортом d 23,3 см h3,1 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>573</v>
+        <v>1673</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>227</v>
+        <v>960</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81221904</t>
+          <t>81221888</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-172-2GSB/F / К=12ШТ</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 17,5 см h2,8 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка с бортом d 25 см h4,5 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>837</v>
+        <v>1987</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>2</v>
+        <v>293</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81221903</t>
+          <t>81221889</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>19-548-2GSB /К=16ШТ</t>
+          <t>17-246GSB/F / К=18ШТ</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 23,3 см h3,1 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка с бортом d 26,6 см h3 см глазурь Glossy Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>1417</v>
+        <v>1637</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>0</v>
+        <v>1283</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81221868</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-815-2STONE B / К=8ШТ</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Чайник 700 мл с ситом d 12,8 см h10,2 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>1813</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>377</v>
+        <v>363</v>
       </c>
       <c r="J42" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>