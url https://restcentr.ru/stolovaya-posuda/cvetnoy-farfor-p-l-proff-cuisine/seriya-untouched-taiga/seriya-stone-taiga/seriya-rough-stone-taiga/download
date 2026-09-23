--- v0 (2026-06-14)
+++ v1 (2026-09-23)
@@ -2537,51 +2537,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 14.06.2026 03:00</t>
+          <t>Прайс актуален на 23.09.2026 06:13</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2609,2066 +2609,2066 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81221844</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-796-2STONE B / К=16ШТ</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 15,4 см h2,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1197</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>236</v>
+        <v>211</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81221842</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-795-2STONE B / К=16ШТ</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 15,5 см h3,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1237</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81221843</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-796-1STONE B / К=12ШТ</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 20,7 см h2,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1674</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>421</v>
+        <v>353</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81221841</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>23-795 1STONE B /К=12ШТ</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 20,8 см h3,7 см 260 мл Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>1317</v>
+        <v>1399</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1426</v>
+        <v>1641</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81221870</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>19-599-2STONE B /К=8ШТ</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 23,2 см h6,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>2037</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>359</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81221869</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-599-1STONE B /К=6ШТ</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 28,2 см h6,2 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>3407</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>362</v>
+        <v>246</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81229046</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>16-149dk/whitematt</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 26*20 cм h6 cм 300 мл Stone White Matt New Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>2613</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>433</v>
+        <v>371</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81223239</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>16-149 STONE A кор=12/2</t>
+          <t>16-149 12 кор=12/2</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 26*20 см h6 см 300 мл Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>2497</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1093</v>
+        <v>942</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81221864</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>22-778-2STONE B /К=48ШТ</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 17,5*10*2,6 см с бортами Side Up2 Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 17,5*10 см h2,6 см с бортами Side Up2 Stone Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>873</v>
+        <v>1017</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>0</v>
+        <v>916</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81221860</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-194 STONE B / К=24ШТ</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 19*17 см h6,8 см Side Up4 Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1537</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>486</v>
+        <v>378</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81221859</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-155 STONE B /К=24ШТ</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 25*12*5,5 см Side Up4 Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 25*12 см h5,5 см Side Up4 Stone Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1347</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1304</v>
+        <v>1172</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81221863</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>22-778-1STONE B / К=18ШТ</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,5*15*3,1 см с бортами Side Up2 Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 30,5*15 см h3,1 см с бортами Side Up2 Stone Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1793</v>
+        <v>2099</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>0</v>
+        <v>528</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81221862</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>17-224 STONE B / К=24ШТ</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 32*12 см h4,2 см с бортами Side Up2 Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1473</v>
+        <v>1637</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>11</v>
+        <v>389</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81221861</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-305 STONE B /К=12ШТ</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 33*21 см h1,3 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2237</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>540</v>
+        <v>439</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81250115</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>17-348 STONE B кор=3</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Кружка 325 мл d 7,8 см h10,1 см Stone Untouched Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>657</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>205</v>
+        <v>108</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81222344</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-812-2-STONE B</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Крышка для чайника арт. 81221867, 81221868 Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>357</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>282</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81221876</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-323 STONE B / К=96ШТ</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Ложка для мисосупа 20 мл 13*5*4,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>307</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81221873</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-368-2STONE B / К=24ШТ</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Салатник 100 мл 13,7*12 см h6 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  100 мл 13,7*12 см h6 см емкость для закусок Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>997</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>161</v>
+        <v>67</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81221865</t>
+          <t>81221874</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20-688-2STONE B /К=16ШТ</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл 22,9*18,2 см h7,7 см Wave Up Stone Crush Untouched Taiga P.L. [1]</t>
+          <t>Салатник  120 мл 19*13,5 см h5,5 см емкость для закусок Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1739</v>
+        <v>1573</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1338</v>
+        <v>490</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81223244</t>
+          <t>81221840</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>17-313  кор=16/4</t>
+          <t>23-794 2STONE B /К=16ШТ</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23,2 см h6 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  150 мл d 15,3 см h4,7 см емкость для закусок Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>1463</v>
+        <v>1237</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>824</v>
+        <v>629</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81221845</t>
+          <t>81221871</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-368-3STONE B / К=8ШТ</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1100 мл d 20,2 см h9,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  190 мл 23*18,5 см h10 см емкость для закусок Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1853</v>
+        <v>2237</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>747</v>
+        <v>604</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81221874</t>
+          <t>81221872</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-368-1STONE B / К=16ШТ</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Салатник 120 мл 19*13,5 см h5,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  250 мл 17,5*15,5 см h8,7 см емкость для закусок Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1573</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>530</v>
+        <v>478</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81250110</t>
+          <t>81221866</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>17-319 STONE B кор=1</t>
+          <t>17-392-2STONE B /К=24ШТ</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл d 25 см h4,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  290 мл 17*14 см h6,5 см для закусок Wave Up Stone Crush Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>1897</v>
+        <v>1043</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>424</v>
+        <v>305</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81250113</t>
+          <t>81221851</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>16-145 STONE B кор=6/2</t>
+          <t>17-394-2STONE B / К=36ШТ</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1400 мл d 27,5 см h8 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  300 мл d 15,4 см h4 см емкость для закусок Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>2903</v>
+        <v>873</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>599</v>
+        <v>778</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81221840</t>
+          <t>81221849</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-221-3STONE B /К=24ШТ</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Салатник 150 мл d 15,3 см h4,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  350 мл d 12,4 см h5,5 см Stone Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>1237</v>
+        <v>597</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>650</v>
+        <v>518</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81221871</t>
+          <t>81223250</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-352 36 кор=36/6</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Салатник 190 мл 23*18,5 см h10 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  350 мл d 14,5 см h7,5 см для закусок Wave Up Stone Taiga P.L.  [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>2237</v>
+        <v>837</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>658</v>
+        <v>1206</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81221872</t>
+          <t>81221875</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-316STONE B / К=32ШТ</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл 17,5*15,5 см h8,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  410 мл 22,7*14,5 см h6,8 см Side Up Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>1573</v>
+        <v>1603</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>533</v>
+        <v>795</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81221866</t>
+          <t>81221839</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-794 1STONE B /К=12ШТ</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Салатник 290 мл 17*14 см h6,5 см Wave Up Stone Crush Untouched Taiga P.L. [1]</t>
+          <t>Салатник  420 мл d 20,8 см h4,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>1043</v>
+        <v>1637</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>448</v>
+        <v>352</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81221851</t>
+          <t>81223243</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-215 кор=36/6</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 15,4 см h4 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  450 мл 19,5*17,5 см h5/4,3 см Side Up Stone Untouched Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>873</v>
+        <v>837</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>778</v>
+        <v>1123</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81221849</t>
+          <t>81229045</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-146dk/whitematt</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12,4 см h5,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  450 мл d 22,5 cм h6,5 cм Stone White Matt New Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>597</v>
+        <v>2487</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>518</v>
+        <v>1607</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81223250</t>
+          <t>81221848</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>17-352 36 кор=36/6</t>
+          <t>17-316 STONE B /К=24ШТ</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 14,5 см h7,5 см Wave Up Stone Untouched Taiga P.L. Proff Cuisine [6]</t>
+          <t>Салатник  570 мл d 14,6 см h6,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>837</v>
+        <v>819</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>1334</v>
+        <v>949</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81221875</t>
+          <t>81229044</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-148dk/whitematt</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Салатник 410 мл 22,7*14,5 см h6,8 см Side Up Stone Untouched Taiga P.L. [1]</t>
+          <t>Салатник  600 мл 22,5*18,5 cм h8 cм Stone White Matt New Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>1603</v>
+        <v>2713</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>802</v>
+        <v>708</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81221839</t>
+          <t>81221858</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-258 STONE B / К=16ШТ</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Салатник 420 мл d 20,8 см h4,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  600 мл 25,2*23,5 см h6 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>1637</v>
+        <v>1537</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>339</v>
+        <v>423</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81223243</t>
+          <t>81250112</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>17-215 кор=36/6</t>
+          <t>16-148 STONE B кор=8/2</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл 19,5*17,5 см h5/4,3 см Side Up Stone Untouched Taiga P.L. Proff Cuisine [6]</t>
+          <t>Салатник  650 мл 23*18,5 см h9 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>837</v>
+        <v>2757</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>1197</v>
+        <v>960</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81229045</t>
+          <t>81250114</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>16-146dk/whitematt</t>
+          <t>16-146 STONE B кор=8</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 22,5 cм h6,5 cм Stone White Matt New Taiga P.L. [1]</t>
+          <t>Салатник  650 мл d 22 см h6,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>2099</v>
+        <v>2073</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>677</v>
+        <v>560</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81221848</t>
+          <t>81221847</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-317 STONE B / К=36ШТ</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Салатник 570 мл d 14,6 см h6,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  800 мл d 17,3 см h6 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>819</v>
+        <v>1237</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>1089</v>
+        <v>482</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81229044</t>
+          <t>81221850</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>16-148dk/whitematt</t>
+          <t>17-394-1STONE B /К=12ШТ</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл 22,5*18,5 cм h8 cм Stone White Matt New Taiga P.L. [1]</t>
+          <t>Салатник  830 мл d 23,3 см h5,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>2713</v>
+        <v>1877</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>755</v>
+        <v>1979</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81221858</t>
+          <t>81250111</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-126 STONE B кор=1</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл 25,2*23,5 см h6 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  900 мл d 26 см h4 см Stone Untouched Taiga P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>1537</v>
+        <v>1847</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>470</v>
+        <v>806</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81250112</t>
+          <t>81221846</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>16-148 STONE B кор=8/2</t>
+          <t>17-318 STONE B / К=24ШТ</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл 23*18,5 см h9 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  950 мл d 20 см h5,3 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>2757</v>
+        <v>1403</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>1058</v>
+        <v>462</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81250114</t>
+          <t>81221865</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>16-146 STONE B кор=8</t>
+          <t>17-392-1STONE B /К=16ШТ</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 22 см h6,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1000 мл 22,9*18,2 см h7,7 см Wave Up Stone Crush Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>2073</v>
+        <v>1739</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>607</v>
+        <v>1165</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81221847</t>
+          <t>81223244</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-313  кор=16/4</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 17,3 см h6 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1000 мл d 23,2 см h6 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>1237</v>
+        <v>1463</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>532</v>
+        <v>808</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81221850</t>
+          <t>81221845</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>18-402 STONE B / К=8 ШТ</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Салатник 830 мл d 23,3 см h5,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1100 мл d 20,2 см h9,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>1877</v>
+        <v>1853</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>1981</v>
+        <v>727</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81221846</t>
+          <t>81250110</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-319 STONE B кор=1</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Салатник 950 мл d 20 см h5,3 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1200 мл d 25 см h4,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>1403</v>
+        <v>1897</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>471</v>
+        <v>424</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81221880</t>
+          <t>81250113</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-145 STONE B кор=6/2</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Соусник  45 мл 7,7*7,2 см h3,2 см овальный фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1400 мл d 27,5 см h8 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>253</v>
+        <v>2903</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>762</v>
+        <v>568</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81221879</t>
+          <t>81221880</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>17-256 STONE B /К=96ШТ</t>
+          <t>20-681 STONE B /К=96ШТ</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 8,8 см h2,3 см круглый фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Соусник  45 мл 7,7*7,2 см h3,2 см овальный фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>357</v>
+        <v>253</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>0</v>
+        <v>277</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81221877</t>
+          <t>81221879</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-256 STONE B /К=96ШТ</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл d 6,9 см h4 см круглый с носиком фарфор Stone Untouched Taiga P.L. [1]</t>
+          <t>Соусник  60 мл d 8,8 см h2,3 см круглый фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>403</v>
+        <v>370</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>951</v>
+        <v>1846</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81221852</t>
+          <t>81221877</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21-711 STONE B /К=96ШТ</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл d 9,2 см h2,5 см круглый фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Соусник  70 мл d 6,9 см h4 см круглый с носиком фарфор Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>317</v>
+        <v>403</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>169</v>
+        <v>931</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81221838</t>
+          <t>81221852</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-394-4STONE B /К=36ШТ</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Соусник 170 мл d 11,8 см h7,7 см круглый фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Соусник  70 мл d 9,2 см h2,5 см круглый фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>1237</v>
+        <v>317</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>557</v>
+        <v>208</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81221878</t>
+          <t>81221838</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-793 STONE B /К=16ШТ</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник  40 мл d 6 см h4 см круглый с носиком фарфор Stone Untouched Taiga P.L. [1]</t>
+          <t>Соусник 170 мл d 11,8 см h7,7 см круглый фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>307</v>
+        <v>1237</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>435</v>
+        <v>542</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81221857</t>
+          <t>81221878</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-601 STONE B /К=144ШТ</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 20*20 см h1,2 см квадратная Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Соусник молочник  40 мл d 6 см h4 см круглый с носиком фарфор Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>943</v>
+        <v>307</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>689</v>
+        <v>453</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81221856</t>
+          <t>81221857</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-178 STONE B / К=24ШТ</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 24*24 см h1,3 см квадратная Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 20*20 см h1,2 см квадратная Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>1403</v>
+        <v>943</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>508</v>
+        <v>606</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81250111</t>
+          <t>81221856</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>16-126 STONE B кор=1</t>
+          <t>16-179 STONE B / К=18ШТ</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 900 мл d 26 см h4 см Stone Untouched Taiga P.L. Proff Cuisine [4]</t>
+          <t>Тарелка 24*24 см h1,3 см квадратная Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>1847</v>
+        <v>1403</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>892</v>
+        <v>496</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81221855</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-548-3STONE B / К=24 ШТ</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 17,5 см h2,8 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>837</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
         <v>1341</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81221854</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-548-2STONE B /К=16ШТ</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23,3 см h3,1 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>1417</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81221853</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-548-1STONE B /К=16ШТ</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 25,9 см h2,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>1573</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>476</v>
+        <v>367</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81221883</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-350-1STONE B / К=12ШТ</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Чайник 360 мл d 12,9 см h8 см дерев. ручка Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>1913</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>603</v>
+        <v>579</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81221882</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-350 STONE B / К=12ШТ</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Чайник 690 мл d 15,6 см h10,3 см дерев. ручка Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>2347</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>548</v>
+        <v>524</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81221868</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-815-2STONE B / К=8ШТ</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Чайник 700 мл с ситом d 12,8 см h10,2 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>1813</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>377</v>
+        <v>363</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81221867</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-815-1STONE B /К=8ШТ</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Чайник 830 мл с ситом d 13,4 см h12 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>2073</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
         <v>528</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81221881</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-220 STONE B /К=48ШТ</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Чашка 250 мл чайная без ручки d 8 см h7,8 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>447</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>730</v>
+        <v>555</v>
       </c>
       <c r="J65" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>