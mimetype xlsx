--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -1514,51 +1514,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 10:50</t>
+          <t>Прайс актуален на 22.09.2026 17:04</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1606,85 +1606,85 @@
           <t>81221649</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>TN-FG-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см h2,1 см Falme Grey By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1696</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81221650</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>TN-FG-ZT-24-OV</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14 см Falme Grey By Bone Innovation [6]</t>
+          <t>Блюдо овальное 24*14,5 см h2,8 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1376</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81221651</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>TN-FG-ZT-29-OV</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 29*17 см h3,2 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -1776,289 +1776,289 @@
           <t>81221662</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>HA-GR-MUG-03-KNK</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кружка 290 мл d 8 см h10 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>708</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>113</v>
+        <v>76</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81221656</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>HA-GR-GT-01-BB</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Перечница d 5,7 см h6,5 см Falme Grey By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>617</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>407</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81221644</t>
+          <t>81221646</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>TN-FG-FL-23-CK</t>
+          <t>TN-FG-ZT-15-KS</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23 см h4,8 см Falme Grey By Bone Innovation [6]</t>
+          <t>Салатник  350 мл d 15 см h5 см емкость для закусок Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1085</v>
+        <v>619</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>432</v>
+        <v>6</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81221645</t>
+          <t>81221647</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>TN-FG-FL-25-CK</t>
+          <t>TN-FG-ZT-18-KS</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 25 см h5,4 см Falme Grey By Bone Innovation [1]</t>
+          <t>Салатник  650 мл d 18 см h6,5 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1319</v>
+        <v>1103</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>283</v>
+        <v>107</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81221646</t>
+          <t>81221643</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>TN-FG-ZT-15-KS</t>
+          <t>TN-FG-FL-21-CK</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 15 см h5 см Falme Grey By Bone Innovation [6]</t>
+          <t>Салатник  800 мл d 21 см h4,6 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>619</v>
+        <v>986</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81221647</t>
+          <t>81221648</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>TN-FG-ZT-18-KS</t>
+          <t>TN-FG-ZT-20-KS</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 18 см h6,5 см Falme Grey By Bone Innovation [6]</t>
+          <t>Салатник  900 мл d 20 см h6,5 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1103</v>
+        <v>1189</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>200</v>
+        <v>353</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81221643</t>
+          <t>81221644</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>TN-FG-FL-21-CK</t>
+          <t>TN-FG-FL-23-CK</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 21 см h4,6 см Falme Grey By Bone Innovation [6]</t>
+          <t>Салатник 1000 мл d 23 см h4,8 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>986</v>
+        <v>1085</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>27</v>
+        <v>417</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81221648</t>
+          <t>81221645</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>TN-FG-ZT-20-KS</t>
+          <t>TN-FG-FL-25-CK</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 20 см h6,5 см Falme Grey By Bone Innovation [6]</t>
+          <t>Салатник 1300 мл d 25 см h5,4 см Falme Grey By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1189</v>
+        <v>1319</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>353</v>
+        <v>268</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81221657</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>HA-GR-GT-01-PCT</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Салфетница 11,8*5,7 см Falme Grey By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -2184,153 +2184,153 @@
           <t>81221633</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>TN-FG-ZT-21-DZ</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21 см h1,7 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>591</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>4906</v>
+        <v>4901</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81221634</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>TN-FG-ZT-23-DZ</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23 см h1,7 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>591</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>3441</v>
+        <v>3235</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81221635</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>TN-FG-ZT-25-DZ</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 25 см h2 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>796</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>4430</v>
+        <v>4436</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81221636</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>TN-FG-ZT-27-DZ</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см h2,1 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>903</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>3163</v>
+        <v>3122</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81221640</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>TN-FG-GT-25-CK</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 25 см h5,2 см для пасты, для супа Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -2354,51 +2354,51 @@
           <t>81221641</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>TN-FG-GT-28-CK</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 480 мл d 28 см h6 см для пасты, для супа Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1716</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>265</v>
+        <v>245</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81221642</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>TN-FG-ZT-21-CK</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 500 мл d 21 см h2,8 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -2422,85 +2422,85 @@
           <t>81221637</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>TN-FG-HL-19-RD</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 19 см h2 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1061</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>3387</v>
+        <v>3390</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81221638</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>TN-FG-HL-23-RD</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h2 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1391</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>4661</v>
+        <v>4651</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81221639</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>TN-FG-HL-27-RD</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 27 см h2,5 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -2524,51 +2524,51 @@
           <t>81221658</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>HA-GR-ZT-02-CF</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Чашка 280 мл чайная d 9,8 см h6,8 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>726</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>1434</v>
+        <v>1430</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81221660</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>HA-GR-ZT-01-KF</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Чашка 75 мл кофейная d 6,5 см h5 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>