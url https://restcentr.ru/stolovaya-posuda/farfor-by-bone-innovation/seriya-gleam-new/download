--- v0 (2026-06-10)
+++ v1 (2026-10-04)
@@ -1349,51 +1349,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 16:22</t>
+          <t>Прайс актуален на 04.10.2026 23:20</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1441,153 +1441,153 @@
           <t>81222338</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>HA-GL-ZT-29-OV</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 29*17 см h3,2 см Gleam By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1875</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>675</v>
+        <v>665</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81229696</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>HA-GL-ZT-01-KT</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12 см кофейное для чашки арт. 81229695 Gleam By Bone Innovation [6]                </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>351</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>170</v>
+        <v>150</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229694</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>HA-GL-ZT-01-CT</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 15,5 см чайное для чашки арт. 81229692, 81229693 Gleam By Bone Innovation [6]            </t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>422</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>449</v>
+        <v>418</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81221654</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>HA-GL-MUG-03-KNK</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кружка 270 мл d 8 см h10 см GLEAM By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>708</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>364</v>
+        <v>316</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229699</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>HA-GL-ZT-01-ST</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Молочник 60 мл Gleam By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -1611,255 +1611,255 @@
           <t>81229760</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>HA-GL-GT-04-TT</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 4 предмета Gleam By Bone Innovation [1]                     </t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>2650</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81221653</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>HA-GL-GT-01-BB</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Перечница d 5,7 см h7,5см Gleam By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>515</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>433</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81221570</t>
+          <t>81221571</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>HA-GL-FL-23-CK</t>
+          <t>HA-GL-ZT-18-KS</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23 см h4,8 см Gleam By Bone Innovation [6]</t>
+          <t>Салатник  650 мл d 18 см h6,5 см Gleam By Bone Innovation [12]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>882</v>
+        <v>916</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>173</v>
+        <v>429</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81221571</t>
+          <t>81221569</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>HA-GL-ZT-18-KS</t>
+          <t>HA-GL-FL-21-CK</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 18 см h6,5 см Gleam By Bone Innovation [12]</t>
+          <t>Салатник  800 мл d 21 см h4,5 см Gleam By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>916</v>
+        <v>947</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>428</v>
+        <v>362</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81221569</t>
+          <t>81221570</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>HA-GL-FL-21-CK</t>
+          <t>HA-GL-FL-23-CK</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 21 см h4,5 см Gleam By Bone Innovation [6]</t>
+          <t>Салатник 1000 мл d 23 см h4,8 см Gleam By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>947</v>
+        <v>882</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>362</v>
+        <v>163</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81229779</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>HA-GL-GT-01-PCT</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Салфетница 11*7 см Gleam By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1203</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>380</v>
+        <v>365</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81229697</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>HA-GL-GT-01-SK</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Сахарница 130 мл 7,5*4,5 см Gleam Stackable By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>526</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>112</v>
+        <v>82</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81221652</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>HA-GL-GT-01-TZ</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Солонка d 5,7 см h7,5см Gleam By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -1883,51 +1883,51 @@
           <t>81229698</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>HA-GL-ZT-02-SO</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Соусник 150 мл с ручкой фарфор Gleam By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1100</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81229759</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>HA-GL-ZT-01-SO</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Соусник 250 мл с ручкой фарфор Gleam By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -1951,51 +1951,51 @@
           <t>81221567</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>HA-GL-ZT-25-CK</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 25 см h5,6 см для пасты, для супа Gleam By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1363</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>199</v>
+        <v>177</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81221568</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>HA-GL-ZT-27-CK</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 500 мл d 27 см h6,1 см для пасты, для супа Gleam By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -2019,119 +2019,119 @@
           <t>81221564</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>HA-GL-HL-19-RD</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 19 см h2 см Gleam Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>848</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81221565</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>HA-GL-HL-23-RD</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h2 см Gleam Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1337</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81221566</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>HA-GL-HL-27-RD</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 27 см h2 см Gleam By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1696</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>840</v>
+        <v>780</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81229691</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>HA-GL-GT-01-DM</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Чайник 850 мл Gleam By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -2155,108 +2155,108 @@
           <t>81229692</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>HA-GL-ZT-01-CF</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 9,3 см h6,5 см Gleam By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>747</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>6687</v>
+        <v>6491</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81229693</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>HA-GL-ZT-02-CF</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Чашка 280 мл чайная d 9,8 см h6,8 см Gleam By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>873</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1207</v>
+        <v>1157</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81229695</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>HA-GL-ZT-01-KF</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Чашка 75 мл кофейная d 6,5 см h5 см Gleam By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>513</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>6864</v>
+        <v>6743</v>
       </c>
       <c r="J29" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>